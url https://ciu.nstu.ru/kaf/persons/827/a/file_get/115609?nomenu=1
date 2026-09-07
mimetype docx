--- v0 (2025-10-06)
+++ v1 (2026-09-07)
@@ -196,201 +196,182 @@
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C477FB" w:rsidRDefault="00C477FB">
+    <w:p w:rsidR="005F3A8C" w:rsidRDefault="00C477FB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A59D561" wp14:editId="63B87865">
             <wp:extent cx="5940425" cy="4455160"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="5" name="Рисунок 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00F91438" w:rsidRPr="00F91438">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BE93DB8" wp14:editId="7D2CB116">
-[...2 lines deleted...]
-            <wp:docPr id="17" name="Рисунок 17"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C7566D6" wp14:editId="0330A20C">
+            <wp:extent cx="6000750" cy="4500563"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="16" name="Рисунок 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6036772" cy="4527582"/>
+                      <a:ext cx="6009669" cy="4507252"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29610E0E" wp14:editId="2BA73BF4">
             <wp:extent cx="5940425" cy="4455160"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="6" name="Рисунок 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005F3A8C">
+      <w:r w:rsidR="005F3A8C" w:rsidRPr="005F3A8C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="616DD6F5" wp14:editId="1A3F09D2">
             <wp:extent cx="5969000" cy="4476750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Рисунок 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -399,50 +380,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5986501" cy="4489876"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00175B25" w:rsidRDefault="0007233A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43CF2CCE" wp14:editId="07B8A22C">
             <wp:extent cx="5940425" cy="4455160"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="7" name="Рисунок 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455160"/>
@@ -508,50 +490,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E5228" w:rsidRDefault="008E5228">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28332EE1" wp14:editId="071BF54B">
             <wp:extent cx="5940425" cy="4455160"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="8" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455160"/>
@@ -891,52 +874,50 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455319"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F3A8C" w:rsidRPr="00F01FC0" w:rsidRDefault="005F3A8C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005F3A8C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A85AF5B" wp14:editId="770C8B7C">
             <wp:extent cx="6096000" cy="4572001"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="21" name="Рисунок 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -1013,76 +994,77 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F01FC0"/>
     <w:rsid w:val="0003722C"/>
     <w:rsid w:val="0007233A"/>
     <w:rsid w:val="00082D3D"/>
     <w:rsid w:val="000E1298"/>
     <w:rsid w:val="00175B25"/>
     <w:rsid w:val="0018637A"/>
     <w:rsid w:val="005F3A8C"/>
     <w:rsid w:val="00721596"/>
     <w:rsid w:val="007D1CB8"/>
     <w:rsid w:val="008E5228"/>
     <w:rsid w:val="00AF1FC8"/>
     <w:rsid w:val="00B31296"/>
     <w:rsid w:val="00B91927"/>
     <w:rsid w:val="00C477FB"/>
     <w:rsid w:val="00CC0BC8"/>
     <w:rsid w:val="00D150B2"/>
     <w:rsid w:val="00D81A43"/>
     <w:rsid w:val="00F01FC0"/>
     <w:rsid w:val="00F6105B"/>
+    <w:rsid w:val="00F91438"/>
     <w:rsid w:val="00FE34B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A66D277"/>
+  <w14:docId w14:val="5119A4E5"/>
   <w15:docId w15:val="{83CCFB1E-3115-4D6D-998D-9E6A54C50DA2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1799,65 +1781,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>5</Words>
-  <Characters>31</Characters>
+  <Words>4</Words>
+  <Characters>29</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35</CharactersWithSpaces>
+  <CharactersWithSpaces>32</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CIU</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>