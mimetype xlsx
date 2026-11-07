--- v0 (2025-11-27)
+++ v1 (2026-11-07)
@@ -1,341 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Учебная работа\Базы данных 2016-2025\Контрольная работа\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Учебная работа\Базы данных 2016-2026\Контрольная работа\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9216"/>
+    <workbookView xWindow="240" yWindow="60" windowWidth="19155" windowHeight="7995" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="3" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Лист2" sheetId="2" r:id="rId2"/>
+    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913" refMode="R1C1"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="45">
-[...118 lines deleted...]
-    <t>Номер задачи</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="65">
+  <si>
+    <t>Гуренкова Ольга</t>
+  </si>
+  <si>
+    <t>Крашенин Александр</t>
+  </si>
+  <si>
+    <t>Куряева Дарья</t>
+  </si>
+  <si>
+    <t>Кострикин Андрей</t>
+  </si>
+  <si>
+    <t>Рябко Владислав</t>
+  </si>
+  <si>
+    <t>Дюльмезова Эвелина</t>
+  </si>
+  <si>
+    <t>Лебедь Ярослав</t>
+  </si>
+  <si>
+    <t>Федосеев Игорь</t>
+  </si>
+  <si>
+    <t>Ходырев Денис</t>
+  </si>
+  <si>
+    <t>Гавриков Тимофей</t>
+  </si>
+  <si>
+    <t>Никитина Екатерина</t>
+  </si>
+  <si>
+    <t>Хромова Ульяна</t>
+  </si>
+  <si>
+    <t>Коцелап Екатерина</t>
+  </si>
+  <si>
+    <t>31.9</t>
+  </si>
+  <si>
+    <t>Переверзев Павел</t>
+  </si>
+  <si>
+    <t>Коняев Борис</t>
+  </si>
+  <si>
+    <t>Токмаков Дмитрий</t>
+  </si>
+  <si>
+    <t>Урывский Александр</t>
+  </si>
+  <si>
+    <t>Авраамов Кирилл</t>
+  </si>
+  <si>
+    <t>Вахрушев Богдан</t>
+  </si>
+  <si>
+    <t>Каяшев Валентин</t>
+  </si>
+  <si>
+    <t>Ушатов Сергей</t>
+  </si>
+  <si>
+    <t>Миллер Игорь</t>
+  </si>
+  <si>
+    <t>Палий Никита</t>
+  </si>
+  <si>
+    <t>Родионов Кирилл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кострикин Андрей </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рябко Владислав </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюльмезова Эвелина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коцелап Екатерина </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Переверзев Павел </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коняев Борис </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Палий Никита </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Марченко Вячеслав </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Разин Игорь </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старонедов Владимир </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кириенко Илья </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амирасланов Роман </t>
+  </si>
+  <si>
+    <t>ПМ-31</t>
+  </si>
+  <si>
+    <t>ПМ-33</t>
+  </si>
+  <si>
+    <t>Пономарев Арсений</t>
+  </si>
+  <si>
+    <t>Воробьев Егор</t>
+  </si>
+  <si>
+    <t>Бирюкова Ольга</t>
+  </si>
+  <si>
+    <t>Солодухин Сергей</t>
+  </si>
+  <si>
+    <t>ПМ-35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Харитоненко Евгений </t>
+  </si>
+  <si>
+    <t>Бурковская Вероника</t>
+  </si>
+  <si>
+    <t>ПМИ-31</t>
+  </si>
+  <si>
+    <t>Веселый Денис</t>
+  </si>
+  <si>
+    <t>Ворончук Илья</t>
+  </si>
+  <si>
+    <t>Лыкова Мария</t>
+  </si>
+  <si>
+    <t>ПМИ-32</t>
+  </si>
+  <si>
+    <t>Костенкова Александра</t>
+  </si>
+  <si>
+    <t>Масычева Яна</t>
+  </si>
+  <si>
+    <t>ПМИ-33</t>
+  </si>
+  <si>
+    <t>ФИО</t>
+  </si>
+  <si>
+    <t>Группа</t>
+  </si>
+  <si>
+    <t>Балл</t>
+  </si>
+  <si>
+    <t>Ерощенко Артем</t>
+  </si>
+  <si>
+    <t>Работы выполнены в прошлом году</t>
+  </si>
+  <si>
+    <t>Номер запроса</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>н/я</t>
   </si>
   <si>
-    <t>бол</t>
-[...5 lines deleted...]
-    <t>отказалась</t>
+    <t>Не сдавал</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Со всеми вопросами относительно результатов обращайтесь к Татьяне </t>
+  </si>
+  <si>
+    <t>Леонидовне во время лабораторных работ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF4CCCC"/>
+        <fgColor rgb="FFEAD1DC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFEFEFEF"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF3F3F3"/>
+        <fgColor rgb="FFFFF2CC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -583,865 +791,906 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G35"/>
+  <dimension ref="A1:C31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K32" sqref="K32"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.33203125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="10.88671875" style="8" customWidth="1"/>
+    <col min="1" max="1" width="22.42578125" customWidth="1"/>
+    <col min="3" max="3" width="20" style="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F1" s="5" t="s">
+    <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2">
+        <v>3</v>
+      </c>
+      <c r="C1" s="13">
+        <v>46103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4">
+        <v>3</v>
+      </c>
+      <c r="C2" s="14">
+        <v>46075</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4">
+        <v>3</v>
+      </c>
+      <c r="C3" s="14">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="6"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="15"/>
+    </row>
+    <row r="5" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4">
+        <v>4</v>
+      </c>
+      <c r="C5" s="14">
+        <v>46052</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="4">
+        <v>4</v>
+      </c>
+      <c r="C6" s="14">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="4">
+        <v>4</v>
+      </c>
+      <c r="C7" s="14">
+        <v>46232</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="6"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="15"/>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="4">
+        <v>3</v>
+      </c>
+      <c r="C9" s="14">
+        <v>46134</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="4">
+        <v>3</v>
+      </c>
+      <c r="C10" s="14">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="4">
+        <v>3</v>
+      </c>
+      <c r="C11" s="14">
+        <v>46044</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="15"/>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="16"/>
+    </row>
+    <row r="14" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="16"/>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="16"/>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="15"/>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="4">
+        <v>4</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="4">
+        <v>4</v>
+      </c>
+      <c r="C18" s="14">
+        <v>46233</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="4">
+        <v>3</v>
+      </c>
+      <c r="C19" s="14">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="15"/>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="16"/>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="12"/>
+      <c r="C22" s="16"/>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="12"/>
+      <c r="C23" s="16"/>
+    </row>
+    <row r="24" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="15"/>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="12"/>
+      <c r="C25" s="16"/>
+    </row>
+    <row r="26" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="16"/>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="12"/>
+      <c r="C27" s="16"/>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="15"/>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="16"/>
+    </row>
+    <row r="30" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="4">
+        <v>3</v>
+      </c>
+      <c r="C30" s="14">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="4">
+        <v>3</v>
+      </c>
+      <c r="C31" s="17">
+        <v>46075</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F37"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="26.28515625" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="32"/>
+      <c r="B1" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+    </row>
+    <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="32"/>
+      <c r="B2" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+    </row>
+    <row r="3" spans="1:6" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="27"/>
+      <c r="B4" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="E4" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="F4" s="29" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="25">
+        <v>1</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5" s="30">
+        <v>25</v>
+      </c>
+      <c r="F5" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="22">
+        <v>2</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="20">
+        <v>31.9</v>
+      </c>
+      <c r="E6" s="22">
+        <v>2</v>
+      </c>
+      <c r="F6" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="22">
+        <v>3</v>
+      </c>
+      <c r="B7" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="G1" s="10" t="s">
+      <c r="C7" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="20">
+        <v>31</v>
+      </c>
+      <c r="E7" s="22">
+        <v>13</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="22">
+        <v>4</v>
+      </c>
+      <c r="B8" s="21" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="6">
+      <c r="C8" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="20">
+        <v>30.9</v>
+      </c>
+      <c r="E8" s="22">
+        <v>7</v>
+      </c>
+      <c r="F8" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="22">
+        <v>5</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="20">
+        <v>30.7</v>
+      </c>
+      <c r="E9" s="22">
+        <v>14</v>
+      </c>
+      <c r="F9" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="22">
+        <v>6</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="20">
+        <v>30.1</v>
+      </c>
+      <c r="E10" s="22">
+        <v>22</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="22">
+        <v>7</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="20">
+        <v>29.7</v>
+      </c>
+      <c r="E11" s="22">
+        <v>15</v>
+      </c>
+      <c r="F11" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22">
+        <v>8</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="20">
+        <v>29.4</v>
+      </c>
+      <c r="E12" s="22">
+        <v>23</v>
+      </c>
+      <c r="F12" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="22">
+        <v>9</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="20">
+        <v>29.2</v>
+      </c>
+      <c r="E13" s="22">
         <v>1</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="F13" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="22">
+        <v>10</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="20">
+        <v>22.8</v>
+      </c>
+      <c r="E14" s="22">
+        <v>24</v>
+      </c>
+      <c r="F14" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="22">
+        <v>11</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="20">
+        <v>22.8</v>
+      </c>
+      <c r="E15" s="22">
+        <v>12</v>
+      </c>
+      <c r="F15" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="22">
+        <v>12</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="20">
+        <v>22.8</v>
+      </c>
+      <c r="E16" s="22">
+        <v>21</v>
+      </c>
+      <c r="F16" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="22">
+        <v>13</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="20">
+        <v>22.8</v>
+      </c>
+      <c r="E17" s="22">
+        <v>6</v>
+      </c>
+      <c r="F17" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="22">
+        <v>14</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="20">
+        <v>22.7</v>
+      </c>
+      <c r="E18" s="22">
+        <v>18</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="22">
+        <v>15</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="20">
+        <v>22.7</v>
+      </c>
+      <c r="E19" s="22">
+        <v>27</v>
+      </c>
+      <c r="F19" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="22">
+        <v>16</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="20">
+        <v>22.7</v>
+      </c>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="22">
+        <v>17</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="20">
+        <v>22.7</v>
+      </c>
+      <c r="E21" s="22">
+        <v>10</v>
+      </c>
+      <c r="F21" s="31">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="22">
+        <v>18</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="20">
+        <v>22.6</v>
+      </c>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="22">
+        <v>19</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="20">
+        <v>22.6</v>
+      </c>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="22">
         <v>20</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="3">
+      <c r="B24" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="20">
+        <v>22.6</v>
+      </c>
+      <c r="E24" s="22">
+        <v>20</v>
+      </c>
+      <c r="F24" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="22">
+        <v>21</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="20">
+        <v>22.6</v>
+      </c>
+      <c r="E25" s="22">
+        <v>11</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="22">
+        <v>22</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="20">
+        <v>22.6</v>
+      </c>
+      <c r="E26" s="22">
+        <v>5</v>
+      </c>
+      <c r="F26" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22">
+        <v>23</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27" s="20">
+        <v>22.6</v>
+      </c>
+      <c r="E27" s="22">
         <v>4</v>
       </c>
-      <c r="F2" s="6">
-[...2 lines deleted...]
-      <c r="G2" s="6">
+      <c r="F27" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="C4" s="2" t="s">
+    <row r="28" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="22">
+        <v>24</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="20">
+        <v>22.6</v>
+      </c>
+      <c r="E28" s="22">
+        <v>26</v>
+      </c>
+      <c r="F28" s="23">
         <v>0</v>
       </c>
-      <c r="D4" s="3">
-[...706 lines deleted...]
-    </row>
+    </row>
+    <row r="29" spans="1:6" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:6" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:6" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:6" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sortState ref="A2:G35">
-    <sortCondition descending="1" ref="D2:D35"/>
+  <sortState ref="B2:D92">
+    <sortCondition descending="1" ref="D2:D92"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист2</vt:lpstr>
+      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>