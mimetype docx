--- v0 (2025-10-06)
+++ v1 (2026-08-18)
@@ -838,54 +838,151 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6105525" cy="4581525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00875F7E" w:rsidRDefault="00875F7E" w:rsidP="004B1B7E">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4911E2B8" wp14:editId="55B9CC2B">
+            <wp:extent cx="5940425" cy="4455160"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+            <wp:docPr id="16" name="Рисунок 16"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="4455160"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00FB41B1">
+    <w:p w:rsidR="00875F7E" w:rsidRDefault="00875F7E" w:rsidP="004B1B7E">
+      <w:r w:rsidRPr="00DF30E8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54F70546" wp14:editId="23923203">
+            <wp:extent cx="5940425" cy="4459974"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="15" name="Рисунок 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Рисунок 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="4459974"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00875F7E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -1152,87 +1249,89 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E5231"/>
     <w:rsid w:val="001C29FF"/>
     <w:rsid w:val="001D118A"/>
     <w:rsid w:val="002E5231"/>
     <w:rsid w:val="00341722"/>
     <w:rsid w:val="00347588"/>
     <w:rsid w:val="0049356A"/>
     <w:rsid w:val="004B1B7E"/>
     <w:rsid w:val="005F08B6"/>
     <w:rsid w:val="006152CD"/>
     <w:rsid w:val="007F54A5"/>
+    <w:rsid w:val="00875F7E"/>
     <w:rsid w:val="00901EA7"/>
     <w:rsid w:val="0098137E"/>
     <w:rsid w:val="009A5C3E"/>
     <w:rsid w:val="00A03D31"/>
     <w:rsid w:val="00AA234B"/>
     <w:rsid w:val="00B44994"/>
     <w:rsid w:val="00B91368"/>
     <w:rsid w:val="00BD249E"/>
     <w:rsid w:val="00D12926"/>
     <w:rsid w:val="00F074F2"/>
     <w:rsid w:val="00F5203A"/>
     <w:rsid w:val="00FB41B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3A955FED"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1CC5D820-E344-42D3-898B-4462E5D6AC10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1551,51 +1650,51 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1819,69 +1918,69 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
+  <Pages>8</Pages>
   <Words>4</Words>
-  <Characters>25</Characters>
+  <Characters>29</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ИНТЕРФЕЙС</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28</CharactersWithSpaces>
+  <CharactersWithSpaces>32</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>vms</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>