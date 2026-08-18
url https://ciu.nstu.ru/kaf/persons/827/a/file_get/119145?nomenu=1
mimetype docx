--- v0 (2025-11-02)
+++ v1 (2026-08-18)
@@ -544,105 +544,105 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6229350" cy="4676775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E3ED4" w:rsidRDefault="009E3ED4" w:rsidP="004B1B7E">
+    <w:p w:rsidR="009E3ED4" w:rsidRDefault="007B35CF" w:rsidP="004B1B7E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53EC562F" wp14:editId="5869604F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48932892" wp14:editId="22C09AF5">
             <wp:extent cx="5940425" cy="4455160"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
-            <wp:docPr id="10" name="Рисунок 10"/>
+            <wp:docPr id="11" name="Рисунок 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="001743E9" w:rsidRPr="0098137E" w:rsidRDefault="001743E9" w:rsidP="004B1B7E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00DF30E8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6076950" cy="4562475"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -965,88 +965,88 @@
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E5231"/>
     <w:rsid w:val="000601D4"/>
     <w:rsid w:val="000A23B0"/>
     <w:rsid w:val="001743E9"/>
     <w:rsid w:val="001A3E24"/>
     <w:rsid w:val="001D118A"/>
     <w:rsid w:val="002E5231"/>
     <w:rsid w:val="00341722"/>
     <w:rsid w:val="00347588"/>
     <w:rsid w:val="004B1B7E"/>
     <w:rsid w:val="00642BDF"/>
     <w:rsid w:val="006D60F2"/>
+    <w:rsid w:val="007B35CF"/>
     <w:rsid w:val="007F54A5"/>
     <w:rsid w:val="00901EA7"/>
     <w:rsid w:val="0097086A"/>
     <w:rsid w:val="0098137E"/>
     <w:rsid w:val="009E3ED4"/>
     <w:rsid w:val="00A03D31"/>
     <w:rsid w:val="00BD069B"/>
     <w:rsid w:val="00CB2A45"/>
     <w:rsid w:val="00CC50F4"/>
     <w:rsid w:val="00D12926"/>
     <w:rsid w:val="00EA4728"/>
     <w:rsid w:val="00F5203A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="38C43617"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9B38C8EF-C619-40D6-B5A7-E63F349017B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>