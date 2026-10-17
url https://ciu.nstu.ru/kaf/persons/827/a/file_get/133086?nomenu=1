--- v0 (2025-10-06)
+++ v1 (2026-10-17)
@@ -395,260 +395,260 @@
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6658"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00940E3F" w:rsidRDefault="001F503D" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00940E3F" w:rsidRDefault="001F503D" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лабораторные</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> работ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00ED559B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006767C1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Max</w:t>
             </w:r>
             <w:r w:rsidRPr="006767C1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> оценка в баллах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00ED559B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006767C1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Min</w:t>
             </w:r>
             <w:r w:rsidRPr="006767C1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> оценка в баллах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="002355BC" w:rsidRDefault="0039476F" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="002355BC" w:rsidRDefault="0039476F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="00C24E51">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00ED559B" w:rsidRPr="005301B5">
+            <w:r w:rsidR="00BD2BC7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Основы работы с базами данных</w:t>
+              <w:t>Обязательный минимум</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="002355BC" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="002355BC" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002355BC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="005301B5">
@@ -663,203 +663,203 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Запросы к базе данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="009A28FC" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="009A28FC" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="009A28FC" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="009A28FC" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE0AF3" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE0AF3" w:rsidRPr="006767C1" w:rsidRDefault="004063F0" w:rsidP="004B01CA">
+          <w:p w:rsidR="00BE0AF3" w:rsidRPr="006767C1" w:rsidRDefault="004063F0" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00BE0AF3" w:rsidRPr="005301B5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Полномочия на использование схемы базы данных. Работа с внешними схемами базы данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE0AF3" w:rsidRPr="0008069D" w:rsidRDefault="009A28FC" w:rsidP="004B01CA">
+          <w:p w:rsidR="00BE0AF3" w:rsidRPr="0008069D" w:rsidRDefault="009A28FC" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE0AF3" w:rsidRPr="0008069D" w:rsidRDefault="009A28FC" w:rsidP="004B01CA">
+          <w:p w:rsidR="00BE0AF3" w:rsidRPr="0008069D" w:rsidRDefault="009A28FC" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="004063F0" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="004063F0" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Работа с базой данных средствами встроенного </w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
@@ -889,380 +889,388 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00862A19" w:rsidRDefault="0039476F" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00862A19" w:rsidRDefault="0039476F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="00862A19">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. Технологии работы с базами данных</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD2BC7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дополнительные лабораторные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008069D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008069D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="004063F0" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="004063F0" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Динамический </w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SQL</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00AC3C46" w:rsidRDefault="00AC3C46" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00AC3C46" w:rsidRDefault="00AC3C46" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00E71B06" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00E71B06" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Использование языка </w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PHP</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> для доступа к базам данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00E71B06" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00E71B06" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Доступ к базам данных посредством технологии </w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
@@ -1277,104 +1285,104 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>net</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00E71B06" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidRDefault="00E71B06" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Использование технологии </w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
@@ -1426,77 +1434,77 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ADO</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="006767C1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>) для доступа к базам данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="00C95B6B" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1545,124 +1553,124 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00101444">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008069D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00174248" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00174248" w:rsidRPr="00174248" w:rsidRDefault="00174248" w:rsidP="00174248">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00174248" w:rsidRPr="00174248" w:rsidRDefault="00174248" w:rsidP="008A6E32">
+          <w:p w:rsidR="00174248" w:rsidRPr="00174248" w:rsidRDefault="00174248" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174248">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00174248" w:rsidRPr="00174248" w:rsidRDefault="00174248" w:rsidP="008A6E32">
+          <w:p w:rsidR="00174248" w:rsidRPr="00174248" w:rsidRDefault="00174248" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174248">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00940E3F" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00940E3F" w:rsidRPr="00940E3F" w:rsidRDefault="00940E3F" w:rsidP="00940E3F">
@@ -1677,82 +1685,82 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Учебно-исследовательская работа</w:t>
             </w:r>
             <w:r w:rsidR="00FA0F67">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (РГР)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00940E3F" w:rsidRDefault="00940E3F" w:rsidP="008A6E32">
+          <w:p w:rsidR="00940E3F" w:rsidRDefault="00940E3F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00940E3F" w:rsidRPr="0008069D" w:rsidRDefault="00940E3F" w:rsidP="008A6E32">
+          <w:p w:rsidR="00940E3F" w:rsidRPr="0008069D" w:rsidRDefault="00940E3F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B477AA" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidRPr="00940E3F" w:rsidRDefault="00940E3F" w:rsidP="008A6E32">
+          <w:p w:rsidR="00B477AA" w:rsidRPr="00940E3F" w:rsidRDefault="00940E3F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039476F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B477AA" w:rsidRPr="0039476F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0039476F">
               <w:rPr>
@@ -1827,150 +1835,150 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> СУБД</w:t>
             </w:r>
             <w:r w:rsidR="007D3ABD" w:rsidRPr="00E03006">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="007D3ABD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>современных технологий хранения и обработки данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidRDefault="00B477AA" w:rsidP="008A6E32">
+          <w:p w:rsidR="00B477AA" w:rsidRDefault="00B477AA" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B477AA" w:rsidRDefault="00C95B6B" w:rsidP="008A6E32">
+          <w:p w:rsidR="00B477AA" w:rsidRDefault="00C95B6B" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00101444">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B477AA" w:rsidRDefault="00B477AA" w:rsidP="008A6E32">
+          <w:p w:rsidR="00B477AA" w:rsidRDefault="00B477AA" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B477AA" w:rsidRPr="00CB7F86" w:rsidRDefault="00CB7F86" w:rsidP="0046062A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidRPr="0008069D" w:rsidRDefault="00B477AA" w:rsidP="008A6E32">
+          <w:p w:rsidR="00B477AA" w:rsidRPr="0008069D" w:rsidRDefault="00B477AA" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B477AA" w:rsidRPr="00772102" w:rsidRDefault="00772102" w:rsidP="008A6E32">
+          <w:p w:rsidR="00B477AA" w:rsidRPr="00772102" w:rsidRDefault="00772102" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B477AA" w:rsidRDefault="00B477AA" w:rsidP="008A6E32">
+          <w:p w:rsidR="00B477AA" w:rsidRDefault="00B477AA" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B477AA" w:rsidRPr="00CB7F86" w:rsidRDefault="00CB7F86" w:rsidP="008A6E32">
+          <w:p w:rsidR="00B477AA" w:rsidRPr="00CB7F86" w:rsidRDefault="00CB7F86" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00174248" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00174248" w:rsidRPr="00174248" w:rsidRDefault="00174248" w:rsidP="00174248">
             <w:pPr>
               <w:pStyle w:val="a6"/>
@@ -2027,107 +2035,107 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00174248" w:rsidRPr="00174248" w:rsidRDefault="0046062A" w:rsidP="00174248">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039476F" w:rsidRPr="006767C1" w:rsidTr="00E267A0">
+      <w:tr w:rsidR="0039476F" w:rsidRPr="006767C1" w:rsidTr="00BD2BC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0039476F" w:rsidRPr="0039476F" w:rsidRDefault="0039476F" w:rsidP="00E267A0">
+          <w:p w:rsidR="0039476F" w:rsidRPr="0039476F" w:rsidRDefault="0039476F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Изучение языка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SQL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00E267A0">
+          <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039476F" w:rsidRPr="0008069D" w:rsidRDefault="0039476F" w:rsidP="00E267A0">
+          <w:p w:rsidR="0039476F" w:rsidRPr="0008069D" w:rsidRDefault="0039476F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039476F" w:rsidRPr="006767C1" w:rsidTr="00A35426">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="006533C0">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2331,134 +2339,134 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006533C0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Защита лабораторных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039476F" w:rsidRDefault="00760149" w:rsidP="00E267A0">
+          <w:p w:rsidR="0039476F" w:rsidRDefault="00760149" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0039476F" w:rsidRDefault="00760149" w:rsidP="00E267A0">
+          <w:p w:rsidR="0039476F" w:rsidRDefault="00760149" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00A35426">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00760149" w:rsidRPr="00FB329E" w:rsidRDefault="00760149" w:rsidP="00760149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00E267A0">
+          <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00E267A0">
+          <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00E267A0">
+          <w:p w:rsidR="0039476F" w:rsidRDefault="0039476F" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="006533C0" w:rsidRPr="0008069D" w:rsidRDefault="006533C0" w:rsidP="00A35426">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A35426" w:rsidRPr="006767C1" w:rsidTr="00760149">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A35426" w:rsidRPr="00FA0F67" w:rsidRDefault="00A35426" w:rsidP="001C1005">
             <w:pPr>
@@ -2501,75 +2509,75 @@
               <w:t xml:space="preserve">ное занятие по языку </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SQL</w:t>
             </w:r>
             <w:r w:rsidR="00FA0F67">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (сверх 100 баллов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A35426" w:rsidRDefault="00A35426" w:rsidP="00E267A0">
+          <w:p w:rsidR="00A35426" w:rsidRDefault="00A35426" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB329E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A35426" w:rsidRPr="0008069D" w:rsidRDefault="00A35426" w:rsidP="00E267A0">
+          <w:p w:rsidR="00A35426" w:rsidRPr="0008069D" w:rsidRDefault="00A35426" w:rsidP="00BD2BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00693A34" w:rsidRPr="003F060E" w:rsidRDefault="00693A34" w:rsidP="00693A34">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="115" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="120" w:right="-30"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3147,65 +3155,119 @@
         <w:t xml:space="preserve"> из раздела </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00897DA5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00306F0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00DA3ABC" w:rsidRPr="00DA3ABC" w:rsidRDefault="00DA3ABC" w:rsidP="00ED559B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="115" w:line="274" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3ABC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Задание на лабораторную работу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3ABC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Реализация ограничений целостности данных при помощи триггеров»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3ABC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> студенты должны получить не позднее 12 недели. Последний срок сдачи и защиты дополнительной лабораторной работы 16 неделя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3ABC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00ED559B" w:rsidRPr="00736F68" w:rsidRDefault="00ED559B" w:rsidP="00FC05B4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736F68">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>При оценке выполнения лабораторных работ учитываются:</w:t>
+        <w:t>При оценке выполнения лабораторных работ учи</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00736F68">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тываются:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED559B" w:rsidRDefault="00ED559B" w:rsidP="00FC05B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736F68">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">правильность написания программы, запроса на языке </w:t>
       </w:r>
       <w:r w:rsidRPr="00736F68">
         <w:rPr>
@@ -4440,51 +4502,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по его мнению</w:t>
       </w:r>
       <w:r w:rsidR="0008069D" w:rsidRPr="0008069D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00026E6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> заслуживают студенты-члены</w:t>
       </w:r>
       <w:r w:rsidR="00ED559B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проектной команды за работу над проектом в соответствии с их вкладом</w:t>
+        <w:t xml:space="preserve"> проектной команды за работу над проектом в </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED559B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>соответствии с их вкладом</w:t>
       </w:r>
       <w:r w:rsidR="00EF5696">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и качеством работы</w:t>
       </w:r>
       <w:r w:rsidR="00ED559B" w:rsidRPr="005F0539">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED559B" w:rsidRPr="00736F68" w:rsidRDefault="00ED559B" w:rsidP="00ED559B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="29"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6989,52 +7059,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Итого</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> за работу в семестре</w:t>
             </w:r>
             <w:r w:rsidR="008D758C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> по дисциплине</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00047D46" w:rsidRPr="00CA3EFF" w:rsidRDefault="00047D46" w:rsidP="00047D46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3EFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
@@ -8409,50 +8477,51 @@
     <w:rsid w:val="001A50A0"/>
     <w:rsid w:val="001C1005"/>
     <w:rsid w:val="001D4EC6"/>
     <w:rsid w:val="001D5076"/>
     <w:rsid w:val="001F503D"/>
     <w:rsid w:val="00214C08"/>
     <w:rsid w:val="00235386"/>
     <w:rsid w:val="002355BC"/>
     <w:rsid w:val="00242825"/>
     <w:rsid w:val="00256C11"/>
     <w:rsid w:val="00287E62"/>
     <w:rsid w:val="002B3031"/>
     <w:rsid w:val="002F3A86"/>
     <w:rsid w:val="002F435E"/>
     <w:rsid w:val="003067DA"/>
     <w:rsid w:val="00306F0C"/>
     <w:rsid w:val="00321356"/>
     <w:rsid w:val="00332F18"/>
     <w:rsid w:val="003674ED"/>
     <w:rsid w:val="003910B5"/>
     <w:rsid w:val="0039476F"/>
     <w:rsid w:val="003A7013"/>
     <w:rsid w:val="003B54AE"/>
     <w:rsid w:val="003E1978"/>
     <w:rsid w:val="003F060E"/>
+    <w:rsid w:val="003F513C"/>
     <w:rsid w:val="004063F0"/>
     <w:rsid w:val="00437D54"/>
     <w:rsid w:val="004443AB"/>
     <w:rsid w:val="00452C27"/>
     <w:rsid w:val="004548B5"/>
     <w:rsid w:val="00457546"/>
     <w:rsid w:val="0046062A"/>
     <w:rsid w:val="00495E93"/>
     <w:rsid w:val="004A5AD7"/>
     <w:rsid w:val="00522067"/>
     <w:rsid w:val="00531873"/>
     <w:rsid w:val="0055282F"/>
     <w:rsid w:val="00566035"/>
     <w:rsid w:val="00586404"/>
     <w:rsid w:val="00591305"/>
     <w:rsid w:val="00594C53"/>
     <w:rsid w:val="005C05DC"/>
     <w:rsid w:val="005C3D9C"/>
     <w:rsid w:val="005D425E"/>
     <w:rsid w:val="006533C0"/>
     <w:rsid w:val="00662AB4"/>
     <w:rsid w:val="00693A34"/>
     <w:rsid w:val="00696694"/>
     <w:rsid w:val="006B5C6F"/>
     <w:rsid w:val="006D75BF"/>
@@ -8472,111 +8541,113 @@
     <w:rsid w:val="00806F72"/>
     <w:rsid w:val="008409D2"/>
     <w:rsid w:val="00851AD6"/>
     <w:rsid w:val="00862A19"/>
     <w:rsid w:val="0088343F"/>
     <w:rsid w:val="00893903"/>
     <w:rsid w:val="00897DA5"/>
     <w:rsid w:val="008B21F5"/>
     <w:rsid w:val="008D758C"/>
     <w:rsid w:val="00940E3F"/>
     <w:rsid w:val="00950A86"/>
     <w:rsid w:val="0097486F"/>
     <w:rsid w:val="009A28FC"/>
     <w:rsid w:val="00A035C8"/>
     <w:rsid w:val="00A35426"/>
     <w:rsid w:val="00A81614"/>
     <w:rsid w:val="00AC3C46"/>
     <w:rsid w:val="00B04736"/>
     <w:rsid w:val="00B04ABD"/>
     <w:rsid w:val="00B06D84"/>
     <w:rsid w:val="00B12220"/>
     <w:rsid w:val="00B175AE"/>
     <w:rsid w:val="00B477AA"/>
     <w:rsid w:val="00B7328F"/>
     <w:rsid w:val="00BB690F"/>
+    <w:rsid w:val="00BD2BC7"/>
     <w:rsid w:val="00BD4EC3"/>
     <w:rsid w:val="00BD6E0B"/>
     <w:rsid w:val="00BE0AF3"/>
     <w:rsid w:val="00C07265"/>
     <w:rsid w:val="00C24E51"/>
     <w:rsid w:val="00C95B6B"/>
     <w:rsid w:val="00CA3EFF"/>
     <w:rsid w:val="00CB7F86"/>
     <w:rsid w:val="00CF5D37"/>
     <w:rsid w:val="00D33127"/>
     <w:rsid w:val="00D5494A"/>
     <w:rsid w:val="00D754FA"/>
     <w:rsid w:val="00D765C9"/>
     <w:rsid w:val="00D77803"/>
     <w:rsid w:val="00DA0DFD"/>
+    <w:rsid w:val="00DA3ABC"/>
     <w:rsid w:val="00DC2E67"/>
     <w:rsid w:val="00DC581B"/>
     <w:rsid w:val="00DC710E"/>
     <w:rsid w:val="00DE092C"/>
     <w:rsid w:val="00DF00F1"/>
     <w:rsid w:val="00E12A1E"/>
     <w:rsid w:val="00E145D8"/>
     <w:rsid w:val="00E2177B"/>
     <w:rsid w:val="00E41E48"/>
     <w:rsid w:val="00E64111"/>
     <w:rsid w:val="00E71B06"/>
     <w:rsid w:val="00EA1A21"/>
     <w:rsid w:val="00ED559B"/>
     <w:rsid w:val="00EF2A63"/>
     <w:rsid w:val="00EF5696"/>
     <w:rsid w:val="00FA0F67"/>
     <w:rsid w:val="00FB329E"/>
     <w:rsid w:val="00FC05B4"/>
     <w:rsid w:val="00FD2E2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5BB634BD"/>
+  <w14:docId w14:val="1C8E6C38"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{FBCB4C5A-6759-4E7F-8522-2DA2A21BC334}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9371,66 +9442,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1361</Words>
-  <Characters>7761</Characters>
+  <Words>1231</Words>
+  <Characters>8102</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
+  <Lines>67</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9104</CharactersWithSpaces>
+  <CharactersWithSpaces>9315</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bushakova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>