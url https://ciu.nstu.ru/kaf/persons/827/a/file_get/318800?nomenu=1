--- v0 (2025-10-06)
+++ v1 (2026-10-17)
@@ -573,84 +573,84 @@
               </w:rPr>
               <w:t>Min</w:t>
             </w:r>
             <w:r w:rsidRPr="006767C1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> оценка в баллах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED559B" w:rsidRPr="006767C1" w:rsidTr="00CA3EFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED559B" w:rsidRPr="002355BC" w:rsidRDefault="0039476F" w:rsidP="004B01CA">
+          <w:p w:rsidR="00ED559B" w:rsidRPr="002355BC" w:rsidRDefault="0039476F" w:rsidP="002C2918">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="00C24E51">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00ED559B" w:rsidRPr="005301B5">
+            <w:r w:rsidR="002C2918">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Основы работы с базами данных</w:t>
+              <w:t>Обязательный минимум</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1002,51 +1002,59 @@
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidR="00ED559B" w:rsidRPr="00862A19">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. Технологии работы с базами данных</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="002C2918">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дополнительные лабораторные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED559B" w:rsidRPr="0008069D" w:rsidRDefault="00ED559B" w:rsidP="004B01CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008069D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3219,50 +3227,80 @@
         <w:t xml:space="preserve"> из раздела </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00897DA5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00306F0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="002C2918" w:rsidRDefault="002C2918" w:rsidP="00ED559B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="115" w:line="274" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3ABC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Задание на лабораторную работу «Реализация ограничений целостности данных при помощи триггеров» студенты должны получить не позднее 12 недели. Последний срок сдачи и защиты дополнительной лабораторной работы 16 неделя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3ABC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w:rsidR="00ED559B" w:rsidRPr="00736F68" w:rsidRDefault="00ED559B" w:rsidP="00FC05B4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736F68">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При оценке выполнения лабораторных работ учитываются:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED559B" w:rsidRDefault="00ED559B" w:rsidP="00FC05B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:line="274" w:lineRule="exact"/>
@@ -4566,51 +4604,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по его мнению</w:t>
       </w:r>
       <w:r w:rsidR="0008069D" w:rsidRPr="0008069D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00026E6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> заслуживают студенты-члены</w:t>
       </w:r>
       <w:r w:rsidR="00ED559B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проектной команды за работу над проектом в соответствии с их вкладом</w:t>
+        <w:t xml:space="preserve"> проектной команды за работу над проектом в </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED559B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>соответствии с их вкладом</w:t>
       </w:r>
       <w:r w:rsidR="00EF5696">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и качеством работы</w:t>
       </w:r>
       <w:r w:rsidR="00ED559B" w:rsidRPr="005F0539">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED559B" w:rsidRPr="00736F68" w:rsidRDefault="00ED559B" w:rsidP="00ED559B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="29"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4968,52 +5014,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>наличие ограничений целостности</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47FD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> заданных триггерами</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47FD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00806F72" w:rsidRDefault="00084282" w:rsidP="00ED559B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="715"/>
         </w:tabs>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="715" w:hanging="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>качество проектирования программных приложений разрабатываемой системы</w:t>
@@ -8715,50 +8759,51 @@
     <w:rsid w:val="00084282"/>
     <w:rsid w:val="000C4CB6"/>
     <w:rsid w:val="000E6A40"/>
     <w:rsid w:val="000F2E82"/>
     <w:rsid w:val="000F4C89"/>
     <w:rsid w:val="000F73BA"/>
     <w:rsid w:val="00101444"/>
     <w:rsid w:val="00125034"/>
     <w:rsid w:val="00133FE6"/>
     <w:rsid w:val="0014288E"/>
     <w:rsid w:val="0015343E"/>
     <w:rsid w:val="00174248"/>
     <w:rsid w:val="001A50A0"/>
     <w:rsid w:val="001C1005"/>
     <w:rsid w:val="001D4EC6"/>
     <w:rsid w:val="001D5076"/>
     <w:rsid w:val="001F503D"/>
     <w:rsid w:val="00214C08"/>
     <w:rsid w:val="0021720B"/>
     <w:rsid w:val="00235386"/>
     <w:rsid w:val="002355BC"/>
     <w:rsid w:val="00242825"/>
     <w:rsid w:val="00256C11"/>
     <w:rsid w:val="00287E62"/>
     <w:rsid w:val="002B3031"/>
+    <w:rsid w:val="002C2918"/>
     <w:rsid w:val="002F3A86"/>
     <w:rsid w:val="002F435E"/>
     <w:rsid w:val="003067DA"/>
     <w:rsid w:val="00306F0C"/>
     <w:rsid w:val="00321356"/>
     <w:rsid w:val="003674ED"/>
     <w:rsid w:val="003910B5"/>
     <w:rsid w:val="0039476F"/>
     <w:rsid w:val="003A7013"/>
     <w:rsid w:val="003B54AE"/>
     <w:rsid w:val="003E1978"/>
     <w:rsid w:val="003F060E"/>
     <w:rsid w:val="004063F0"/>
     <w:rsid w:val="00437D54"/>
     <w:rsid w:val="004443AB"/>
     <w:rsid w:val="00452C27"/>
     <w:rsid w:val="004548B5"/>
     <w:rsid w:val="00457546"/>
     <w:rsid w:val="0046062A"/>
     <w:rsid w:val="00482D75"/>
     <w:rsid w:val="00495E93"/>
     <w:rsid w:val="004A5AD7"/>
     <w:rsid w:val="00522067"/>
     <w:rsid w:val="00531873"/>
     <w:rsid w:val="0055282F"/>
@@ -8801,50 +8846,51 @@
     <w:rsid w:val="0097486F"/>
     <w:rsid w:val="009A28FC"/>
     <w:rsid w:val="00A035C8"/>
     <w:rsid w:val="00A35426"/>
     <w:rsid w:val="00A81614"/>
     <w:rsid w:val="00AC3C46"/>
     <w:rsid w:val="00B04736"/>
     <w:rsid w:val="00B04ABD"/>
     <w:rsid w:val="00B06D84"/>
     <w:rsid w:val="00B12220"/>
     <w:rsid w:val="00B175AE"/>
     <w:rsid w:val="00B477AA"/>
     <w:rsid w:val="00B7328F"/>
     <w:rsid w:val="00BB690F"/>
     <w:rsid w:val="00BD4EC3"/>
     <w:rsid w:val="00BD6E0B"/>
     <w:rsid w:val="00BE0AF3"/>
     <w:rsid w:val="00C07265"/>
     <w:rsid w:val="00C24E51"/>
     <w:rsid w:val="00C95B6B"/>
     <w:rsid w:val="00CA3EFF"/>
     <w:rsid w:val="00CB7F86"/>
     <w:rsid w:val="00CD6D7C"/>
     <w:rsid w:val="00CF5D37"/>
     <w:rsid w:val="00D33127"/>
+    <w:rsid w:val="00D52E17"/>
     <w:rsid w:val="00D5494A"/>
     <w:rsid w:val="00D754FA"/>
     <w:rsid w:val="00D765C9"/>
     <w:rsid w:val="00D77803"/>
     <w:rsid w:val="00DA0DFD"/>
     <w:rsid w:val="00DC2E67"/>
     <w:rsid w:val="00DC581B"/>
     <w:rsid w:val="00DC710E"/>
     <w:rsid w:val="00DE092C"/>
     <w:rsid w:val="00DF00F1"/>
     <w:rsid w:val="00E12A1E"/>
     <w:rsid w:val="00E145D8"/>
     <w:rsid w:val="00E2177B"/>
     <w:rsid w:val="00E41E48"/>
     <w:rsid w:val="00E64111"/>
     <w:rsid w:val="00E71B06"/>
     <w:rsid w:val="00EA1A21"/>
     <w:rsid w:val="00ED559B"/>
     <w:rsid w:val="00ED798F"/>
     <w:rsid w:val="00EF2A63"/>
     <w:rsid w:val="00EF5696"/>
     <w:rsid w:val="00F47FD4"/>
     <w:rsid w:val="00FA5CDE"/>
     <w:rsid w:val="00FB329E"/>
     <w:rsid w:val="00FC05B4"/>
@@ -8853,51 +8899,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35E19FB4"/>
+  <w14:docId w14:val="6C2113BE"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{FBCB4C5A-6759-4E7F-8522-2DA2A21BC334}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9692,66 +9738,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1389</Words>
-  <Characters>7921</Characters>
+  <Words>1257</Words>
+  <Characters>8264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9292</CharactersWithSpaces>
+  <CharactersWithSpaces>9502</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bushakova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>