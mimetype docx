--- v0 (2025-10-06)
+++ v1 (2026-04-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0083407D" w:rsidRPr="00B56605" w:rsidRDefault="00EC77BC" w:rsidP="007B6E6A">
+    <w:p w:rsidR="0083407D" w:rsidRPr="00B56605" w:rsidRDefault="00EC77BC" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="30"/>
-        <w:spacing w:before="0" w:after="240"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B5B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r w:rsidR="00564F6C" w:rsidRPr="008B5B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> аттестации студентов по учебной дисциплине</w:t>
@@ -56,253 +56,273 @@
       <w:r w:rsidR="008B5B6A" w:rsidRPr="008B5B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0083407D" w:rsidRPr="008B5B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="000E58F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Архитектура ВС и программное обеспечение</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0083407D" w:rsidRPr="008B5B6A">
+        <w:t>Архитектура ВС и прогр</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidR="000E58F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B56605" w:rsidRPr="00B56605">
+        <w:t>ам</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="000E58F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 4 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B56605">
+        <w:t>мное обеспечение</w:t>
+      </w:r>
+      <w:r w:rsidR="0083407D" w:rsidRPr="008B5B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56605" w:rsidRPr="00B56605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>семестр</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3A4B" w:rsidRDefault="00FF3A4B" w:rsidP="007B6E6A">
+    <w:p w:rsidR="00FF3A4B" w:rsidRDefault="00FF3A4B" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
-        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Оценка работы студента в течение семестра.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B27273" w:rsidRDefault="00B27273" w:rsidP="008B5B6A">
+    <w:p w:rsidR="00B27273" w:rsidRDefault="00B27273" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
-        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B27273">
         <w:t>Работа студент</w:t>
       </w:r>
       <w:r w:rsidR="008F63BC">
         <w:t>а по освоению учебной дисциплины</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27273">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3A4B">
         <w:t xml:space="preserve">в течение семестра </w:t>
       </w:r>
       <w:r>
         <w:t>складывается из</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B27273" w:rsidRPr="00B27273" w:rsidRDefault="00B27273" w:rsidP="00B56605">
+    <w:p w:rsidR="00B27273" w:rsidRPr="00B27273" w:rsidRDefault="00B27273" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>изучения</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2009C">
         <w:t xml:space="preserve"> теоретического материала </w:t>
       </w:r>
       <w:r w:rsidR="00004CA2" w:rsidRPr="00B27273">
         <w:t>учебной</w:t>
       </w:r>
       <w:r w:rsidR="00004CA2" w:rsidRPr="00C2009C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2009C">
         <w:t>дисциплины в соответствии с рабочей программой</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27273">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2087" w:rsidRPr="006B7C38" w:rsidRDefault="00B27273" w:rsidP="00B56605">
+    <w:p w:rsidR="001E2087" w:rsidRPr="006B7C38" w:rsidRDefault="00B27273" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>выполнения</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2009C">
         <w:t xml:space="preserve"> лабораторных работ по курсу</w:t>
       </w:r>
       <w:r w:rsidR="006B7C38" w:rsidRPr="006B7C38">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936E56" w:rsidRPr="0089744A" w:rsidRDefault="00936E56" w:rsidP="008B5B6A">
+    <w:p w:rsidR="00936E56" w:rsidRPr="0089744A" w:rsidRDefault="00936E56" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
-        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При </w:t>
       </w:r>
       <w:r w:rsidR="0089744A" w:rsidRPr="0089744A">
         <w:t xml:space="preserve">оценке </w:t>
       </w:r>
       <w:r w:rsidR="0025175A">
         <w:t>лабораторных работ</w:t>
       </w:r>
       <w:r w:rsidR="0025175A" w:rsidRPr="0089744A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0089744A" w:rsidRPr="0089744A">
         <w:t>учитыва</w:t>
       </w:r>
       <w:r w:rsidR="0025175A" w:rsidRPr="0025175A">
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidR="0089744A" w:rsidRPr="0089744A">
         <w:t>тся:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E247AA" w:rsidRPr="00531BC3" w:rsidRDefault="00C421D2" w:rsidP="008B5B6A">
+    <w:p w:rsidR="00E247AA" w:rsidRPr="00531BC3" w:rsidRDefault="00C421D2" w:rsidP="00146FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>полнота выполнения заданий лабораторной работы</w:t>
       </w:r>
       <w:r w:rsidR="00096516" w:rsidRPr="00531BC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025175A" w:rsidRPr="00531BC3" w:rsidRDefault="0025175A" w:rsidP="008B5B6A">
+    <w:p w:rsidR="0025175A" w:rsidRPr="00531BC3" w:rsidRDefault="0025175A" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00531BC3">
         <w:t>качество оформления отчета по лабораторной работе;</w:t>
       </w:r>
       <w:r w:rsidR="00564F6C" w:rsidRPr="00531BC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693A1C" w:rsidRPr="00531BC3" w:rsidRDefault="00693A1C" w:rsidP="008B5B6A">
+    <w:p w:rsidR="00693A1C" w:rsidRPr="00531BC3" w:rsidRDefault="00693A1C" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00531BC3">
         <w:t>соответствие графику выполнения лабораторных работ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00564F6C" w:rsidRPr="00531BC3" w:rsidRDefault="0025175A" w:rsidP="008B5B6A">
+    <w:p w:rsidR="00564F6C" w:rsidRPr="00531BC3" w:rsidRDefault="0025175A" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00531BC3">
         <w:t xml:space="preserve">ответы на вопросы </w:t>
       </w:r>
       <w:r w:rsidR="00564F6C" w:rsidRPr="00531BC3">
         <w:t>преподавателя</w:t>
       </w:r>
       <w:r w:rsidR="00A22FE9" w:rsidRPr="00531BC3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E169D2" w:rsidRPr="00E169D2" w:rsidRDefault="00E169D2" w:rsidP="008B5B6A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709" w:hanging="142"/>
         <w:jc w:val="both"/>
@@ -347,81 +367,81 @@
       <w:r w:rsidR="00A977F9">
         <w:t xml:space="preserve"> таблицей</w:t>
       </w:r>
       <w:r w:rsidR="00EC77BC">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EC77BC" w:rsidRPr="00C2009C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9828" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5807"/>
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6232"/>
+        <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1044"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B16E37" w:rsidRPr="00C2009C" w:rsidTr="00D51407">
+      <w:tr w:rsidR="00B16E37" w:rsidRPr="00C2009C" w:rsidTr="00146FD5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B16E37" w:rsidRPr="00A977F9" w:rsidRDefault="00B16E37" w:rsidP="00157189">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Темы лабораторных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B16E37" w:rsidRDefault="00B16E37" w:rsidP="00B16E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Срок выполнения по графику</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B16E37" w:rsidRDefault="00B16E37" w:rsidP="00B16E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -484,204 +504,140 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Мин</w:t>
             </w:r>
             <w:r w:rsidR="00C421D2" w:rsidRPr="00C421D2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> оценка в баллах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E37" w:rsidRPr="00C2009C" w:rsidTr="00D51407">
+      <w:tr w:rsidR="00B16E37" w:rsidRPr="00C2009C" w:rsidTr="00146FD5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B16E37" w:rsidRPr="000E58F0" w:rsidRDefault="00B16E37" w:rsidP="00D73C07">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w:rsidR="00B16E37" w:rsidRPr="000E58F0" w:rsidRDefault="00B16E37" w:rsidP="00087796">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лабораторная работа №</w:t>
             </w:r>
             <w:r w:rsidR="000E58F0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="000E58F0" w:rsidRPr="009F3C12">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Установка и настройка виртуальной машины</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E58F0" w:rsidRPr="00E77371" w:rsidRDefault="000E58F0" w:rsidP="00D73C07">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w:rsidR="000E58F0" w:rsidRPr="00E77371" w:rsidRDefault="000E58F0" w:rsidP="00087796">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лабораторная работа №</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Управления </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">Управления системными ресурсами средствами языка </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...33 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shell</w:t>
             </w:r>
-            <w:r w:rsidR="00FA17C5" w:rsidRPr="00FA17C5">
-[...21 lines deleted...]
-              </w:numPr>
+          </w:p>
+          <w:p w:rsidR="00B16E37" w:rsidRPr="00E77371" w:rsidRDefault="00B16E37" w:rsidP="00087796">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Лабораторная работа №3. </w:t>
             </w:r>
             <w:r w:rsidR="000E58F0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Установка</w:t>
             </w:r>
             <w:r w:rsidR="000E58F0" w:rsidRPr="00161AED">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -739,92 +695,84 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E58F0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">и работа с терминальным клиентом </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000E58F0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>psql</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B16E37" w:rsidRPr="00E77371" w:rsidRDefault="00B16E37" w:rsidP="00D73C07">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w:rsidR="00B16E37" w:rsidRPr="00E77371" w:rsidRDefault="00B16E37" w:rsidP="00087796">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Лабораторная работа №4. </w:t>
             </w:r>
             <w:r w:rsidR="000E58F0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Изучение языка </w:t>
             </w:r>
             <w:r w:rsidR="000E58F0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SQL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D51407" w:rsidRPr="00D51407" w:rsidRDefault="00D51407" w:rsidP="00660D63">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w:rsidR="00D51407" w:rsidRPr="00D51407" w:rsidRDefault="00D51407" w:rsidP="00087796">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Лабораторная работа №5. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9025A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Создание контейнера </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F9025A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -849,121 +797,108 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>docker</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F9025A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9025A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>compose</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B16E37" w:rsidRPr="00A977F9" w:rsidRDefault="00B16E37" w:rsidP="00D51407">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w:rsidR="00B16E37" w:rsidRPr="00A977F9" w:rsidRDefault="00B16E37" w:rsidP="00087796">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лабораторная работа №</w:t>
             </w:r>
-            <w:r w:rsidR="00D51407">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00D51407" w:rsidRPr="00087796">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00E77371">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="000E58F0">
+            <w:r w:rsidR="00146FD5" w:rsidRPr="00146FD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Построение бизнес-процессов с использованием </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E58F0">
+              <w:t xml:space="preserve">Документирование бизнес-процессов и программного обеспечения с использованием </w:t>
+            </w:r>
+            <w:r w:rsidR="00146FD5" w:rsidRPr="00146FD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CASE</w:t>
             </w:r>
-            <w:r w:rsidR="000E58F0" w:rsidRPr="0013084C">
+            <w:r w:rsidR="00146FD5" w:rsidRPr="00146FD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...7 lines deleted...]
-              <w:t>средств</w:t>
+              <w:t>-средств и инструментов управления исходным кодом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BF4541" w:rsidRDefault="00BF4541" w:rsidP="00B16E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B16E37" w:rsidRPr="00BF4541" w:rsidRDefault="00BF4541" w:rsidP="00B16E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -1380,824 +1315,703 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C421D2" w:rsidRDefault="00C421D2" w:rsidP="00C421D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w:rsidR="00FA17C5" w:rsidRDefault="00087796" w:rsidP="00C421D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00FA17C5" w:rsidRDefault="00FA17C5" w:rsidP="00C421D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FA17C5" w:rsidRDefault="00FA17C5" w:rsidP="00C421D2">
-[...7 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00C421D2" w:rsidRPr="00FA17C5" w:rsidRDefault="000C48A8" w:rsidP="00C421D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FA17C5">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00087796">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C421D2" w:rsidRDefault="00C421D2" w:rsidP="00C421D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00C421D2" w:rsidRDefault="000C48A8" w:rsidP="00C421D2">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B16E37" w:rsidRPr="00FA17C5" w:rsidRDefault="00C421D2" w:rsidP="00D51407">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FA17C5">
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA17C5" w:rsidRPr="00FA17C5" w:rsidRDefault="00FA17C5" w:rsidP="00FA17C5">
+            <w:r w:rsidR="00087796">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA17C5" w:rsidRPr="00FA17C5" w:rsidRDefault="00087796" w:rsidP="00FA17C5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00290775" w:rsidRDefault="00290775" w:rsidP="00FA17C5">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w:rsidR="00290775" w:rsidRDefault="00290775" w:rsidP="00146FD5">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опережение сроков выполнения лабораторных работ приветствуется.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA17C5" w:rsidRPr="00FA17C5" w:rsidRDefault="00FA17C5" w:rsidP="00290775">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w:rsidR="00EC77BC" w:rsidRDefault="00E245D0" w:rsidP="00146FD5">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:t>Выполнение лабораторной работы №2 не является обязательным.</w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335892">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Максимальное количество баллов, набранное за </w:t>
+      </w:r>
+      <w:r w:rsidR="00335892" w:rsidRPr="00335892">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>выполнение лабораторных работ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335892">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7C38" w:rsidRPr="006B7C38">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B84">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335892">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC77BC" w:rsidRDefault="00E245D0" w:rsidP="00AE13A3">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w:rsidR="00DA1D6E" w:rsidRPr="00300662" w:rsidRDefault="00DA1D6E" w:rsidP="00146FD5">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335892">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Максимальное количество баллов, набранное за </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00335892" w:rsidRPr="00335892">
+        <w:t>М</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>выполнение лабораторных работ</w:t>
+        <w:t>ини</w:t>
       </w:r>
       <w:r w:rsidRPr="00335892">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B7C38" w:rsidRPr="006B7C38">
+        <w:t xml:space="preserve">мальное количество баллов, набранное за выполнение лабораторных работ – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C421D2" w:rsidRPr="00C421D2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE5B84">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="000C48A8" w:rsidRPr="000C48A8">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00335892">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1D6E" w:rsidRPr="00300662" w:rsidRDefault="00DA1D6E" w:rsidP="00DA1D6E">
-[...179 lines deleted...]
-    <w:p w:rsidR="00534B40" w:rsidRPr="006B7C38" w:rsidRDefault="00FF3A4B" w:rsidP="00042DCE">
+    <w:p w:rsidR="00B56605" w:rsidRDefault="00B56605" w:rsidP="00146FD5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Проверка знаний студента </w:t>
+        <w:t>Преподаватель может добавить дополнительные баллы за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E226D3">
+        <w:t xml:space="preserve"> высокое качество выполнение </w:t>
+      </w:r>
+      <w:r w:rsidR="00042DCE">
+        <w:t>лабораторных работ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E226D3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF3A4B" w:rsidRPr="003F5280" w:rsidRDefault="003F5280" w:rsidP="00A22005">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5280">
+        <w:t>2. Проверка уровня знаний студента</w:t>
       </w:r>
       <w:r w:rsidR="00534B40">
-        <w:t>на зачете состоит</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003826BF">
+        <w:t xml:space="preserve"> на зачете</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D22B0" w:rsidRPr="00401BA0" w:rsidRDefault="005D22B0" w:rsidP="00042DCE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401BA0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Для допуска к зачету студент должен выполнить</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401BA0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">форме. </w:t>
+      <w:r w:rsidR="00FA17C5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лабораторные работы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401BA0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00401BA0" w:rsidRPr="00401BA0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">минимум </w:t>
+      </w:r>
+      <w:r w:rsidR="000C48A8" w:rsidRPr="000C48A8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5B6A" w:rsidRPr="008B5B6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401BA0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баллов).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534B40" w:rsidRPr="00534B40" w:rsidRDefault="00534B40" w:rsidP="00FA17C5">
-[...246 lines deleted...]
-    <w:p w:rsidR="00DA33C7" w:rsidRDefault="00DA33C7" w:rsidP="00042DCE">
+    <w:p w:rsidR="00534B40" w:rsidRPr="006B7C38" w:rsidRDefault="00FF3A4B" w:rsidP="00042DCE">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Проверка знаний студента при повторной аттестации состоит</w:t>
+        <w:t xml:space="preserve">Проверка знаний студента </w:t>
+      </w:r>
+      <w:r w:rsidR="00534B40">
+        <w:t>на зачете состоит</w:t>
       </w:r>
       <w:r w:rsidRPr="003826BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">из ответов на вопросы по программе </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B27273">
+        <w:t>из</w:t>
+      </w:r>
+      <w:r w:rsidR="00534B40">
+        <w:t xml:space="preserve"> ответов на вопросы по программе </w:t>
+      </w:r>
+      <w:r w:rsidR="00534B40" w:rsidRPr="00B27273">
         <w:t>учебной</w:t>
       </w:r>
+      <w:r w:rsidR="00534B40">
+        <w:t xml:space="preserve"> дисциплины.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4541">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534B40">
+        <w:t xml:space="preserve">Зачет проводится в письменной </w:t>
+      </w:r>
+      <w:r w:rsidR="00E247AA">
+        <w:t xml:space="preserve">или устной </w:t>
+      </w:r>
+      <w:r w:rsidR="00534B40">
+        <w:t xml:space="preserve">форме. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00534B40" w:rsidRPr="00534B40" w:rsidRDefault="00534B40" w:rsidP="00FA17C5">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335892">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Максимальн</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> дисциплины.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ое количество баллов, набранное на зачете – </w:t>
+      </w:r>
+      <w:r w:rsidR="00E07D25">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F053FE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534B40">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193E83" w:rsidRPr="00193E83" w:rsidRDefault="00193E83" w:rsidP="00042DCE">
+    <w:p w:rsidR="00435A66" w:rsidRPr="00531BC3" w:rsidRDefault="00435A66" w:rsidP="00A22005">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00531BC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Повторная аттестация по курсу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00435A66" w:rsidRPr="00146FD5" w:rsidRDefault="00435A66" w:rsidP="00042DCE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Повторная аттестация (в случае получения студентом оценки FX) проводится в сроки, определенные </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Положением об экзаменационной сессии» по направлению деканата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA33C7" w:rsidRPr="00146FD5" w:rsidRDefault="00435A66" w:rsidP="00146FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для допуска к </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02D25" w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>повторной аттестации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> студент должен выполнить (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>досдать</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>все лабораторные работы</w:t>
+      </w:r>
+      <w:r w:rsidR="00401BA0" w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00146FD5" w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA33C7" w:rsidRPr="00146FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проверка знаний студента при повторной аттестации состоит из ответов на вопросы по программе учебной дисциплины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00193E83" w:rsidRPr="00146FD5" w:rsidRDefault="00193E83" w:rsidP="00042DCE">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00146FD5">
         <w:t xml:space="preserve">Зачет проводится в письменной или устной форме. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00435A66" w:rsidRDefault="00153100" w:rsidP="008B5B6A">
+    <w:p w:rsidR="00435A66" w:rsidRPr="00146FD5" w:rsidRDefault="00153100" w:rsidP="008B5B6A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00146FD5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае повторной аттестации итоговая оценка не может быть выше </w:t>
       </w:r>
-      <w:r w:rsidRPr="00435A66">
+      <w:r w:rsidRPr="00146FD5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00146FD5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00435A66">
+      <w:r w:rsidRPr="00146FD5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="007263F3" w:rsidRPr="007263F3">
+      <w:r w:rsidR="007263F3" w:rsidRPr="00146FD5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00435A66" w:rsidSect="00AE13A3">
+    <w:sectPr w:rsidR="00435A66" w:rsidRPr="00146FD5" w:rsidSect="00AE13A3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="567" w:bottom="964" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2523,131 +2337,249 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="112C7701"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DEC966A"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB7234F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04190001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8E5E0D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04190001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC77BC"/>
     <w:rsid w:val="00004CA2"/>
     <w:rsid w:val="00007419"/>
     <w:rsid w:val="00011921"/>
     <w:rsid w:val="00042DCE"/>
+    <w:rsid w:val="00087796"/>
     <w:rsid w:val="00096516"/>
     <w:rsid w:val="000C48A8"/>
     <w:rsid w:val="000E58F0"/>
+    <w:rsid w:val="00146FD5"/>
     <w:rsid w:val="00153100"/>
     <w:rsid w:val="00157189"/>
     <w:rsid w:val="00193E83"/>
     <w:rsid w:val="001948F9"/>
     <w:rsid w:val="001D2D00"/>
     <w:rsid w:val="001D3ABC"/>
     <w:rsid w:val="001E2087"/>
     <w:rsid w:val="002413BD"/>
     <w:rsid w:val="0025175A"/>
     <w:rsid w:val="00290775"/>
     <w:rsid w:val="002F605D"/>
     <w:rsid w:val="00300662"/>
     <w:rsid w:val="00324C6C"/>
     <w:rsid w:val="00335892"/>
     <w:rsid w:val="003826BF"/>
     <w:rsid w:val="003F5280"/>
     <w:rsid w:val="00401BA0"/>
     <w:rsid w:val="0040631A"/>
     <w:rsid w:val="0042494D"/>
     <w:rsid w:val="00435A66"/>
     <w:rsid w:val="004663C0"/>
     <w:rsid w:val="004B4EE7"/>
     <w:rsid w:val="004D7D96"/>
     <w:rsid w:val="00531BC3"/>
     <w:rsid w:val="00534B40"/>
@@ -2655,50 +2587,51 @@
     <w:rsid w:val="005D0166"/>
     <w:rsid w:val="005D22B0"/>
     <w:rsid w:val="00641B66"/>
     <w:rsid w:val="00660D63"/>
     <w:rsid w:val="00693A1C"/>
     <w:rsid w:val="006B7C38"/>
     <w:rsid w:val="007263F3"/>
     <w:rsid w:val="00731289"/>
     <w:rsid w:val="007671DC"/>
     <w:rsid w:val="00796C6B"/>
     <w:rsid w:val="007A0CA3"/>
     <w:rsid w:val="007B31F1"/>
     <w:rsid w:val="007B6E6A"/>
     <w:rsid w:val="007F21F5"/>
     <w:rsid w:val="0083407D"/>
     <w:rsid w:val="00843126"/>
     <w:rsid w:val="00887162"/>
     <w:rsid w:val="0089744A"/>
     <w:rsid w:val="008B5B6A"/>
     <w:rsid w:val="008F63BC"/>
     <w:rsid w:val="009260B1"/>
     <w:rsid w:val="00936E56"/>
     <w:rsid w:val="009C03B2"/>
     <w:rsid w:val="00A055C0"/>
     <w:rsid w:val="00A158A4"/>
+    <w:rsid w:val="00A22005"/>
     <w:rsid w:val="00A22FE9"/>
     <w:rsid w:val="00A3417E"/>
     <w:rsid w:val="00A95DE6"/>
     <w:rsid w:val="00A977F9"/>
     <w:rsid w:val="00AE13A3"/>
     <w:rsid w:val="00B02D25"/>
     <w:rsid w:val="00B16E37"/>
     <w:rsid w:val="00B22D46"/>
     <w:rsid w:val="00B27273"/>
     <w:rsid w:val="00B56605"/>
     <w:rsid w:val="00BF4541"/>
     <w:rsid w:val="00C421D2"/>
     <w:rsid w:val="00C55B83"/>
     <w:rsid w:val="00C93001"/>
     <w:rsid w:val="00C945CE"/>
     <w:rsid w:val="00CC7EC7"/>
     <w:rsid w:val="00D06AB8"/>
     <w:rsid w:val="00D40331"/>
     <w:rsid w:val="00D41E96"/>
     <w:rsid w:val="00D51407"/>
     <w:rsid w:val="00D67DB1"/>
     <w:rsid w:val="00D73C07"/>
     <w:rsid w:val="00D9107C"/>
     <w:rsid w:val="00DA1D6E"/>
     <w:rsid w:val="00DA33C7"/>
@@ -2722,51 +2655,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0B78F1DD"/>
+  <w14:docId w14:val="78FC2658"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FF9C9190-F0CF-4D70-A016-7C588B990813}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3548,77 +3481,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>389</Words>
-  <Characters>2222</Characters>
+  <Characters>2221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Правила аттестации студентов по учебной дисциплине “Базы данных и экспертные системы”</vt:lpstr>
       <vt:lpstr>        Правила аттестации студентов по учебной дисциплине «Архитектура ВС и программное</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NSTU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2606</CharactersWithSpaces>
+  <CharactersWithSpaces>2605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Правила аттестации студентов по учебной дисциплине “Базы данных и экспертные системы”</dc:title>
   <dc:subject/>
   <dc:creator>vms</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>