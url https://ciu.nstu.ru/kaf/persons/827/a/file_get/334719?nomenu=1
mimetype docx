--- v0 (2025-10-06)
+++ v1 (2026-04-02)
@@ -1822,103 +1822,92 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455319"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00042FED" w:rsidRDefault="00042FED" w:rsidP="0030783C">
-[...51 lines deleted...]
-                    </a:ln>
+    <w:p w:rsidR="00E72990" w:rsidRDefault="00E72990" w:rsidP="0030783C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C689102" wp14:editId="1A210615">
+            <wp:extent cx="5940425" cy="4455160"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+            <wp:docPr id="8" name="Рисунок 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId40"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="4455160"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00042FED" w:rsidRDefault="00042FED" w:rsidP="0030783C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042FED">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5940425" cy="4455319"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="13" name="Рисунок 13" descr="D:\Учебная работа\Новый курс\Лекции\Lecture3-4.jpg"/>
             <wp:cNvGraphicFramePr>
@@ -2004,52 +1993,50 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="4455319"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00042FED" w:rsidRDefault="00042FED" w:rsidP="0030783C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE179A" w:rsidRDefault="00BE179A" w:rsidP="0030783C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BE179A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -2105,77 +2092,78 @@
     <w:rsid w:val="00042FED"/>
     <w:rsid w:val="000A6CF4"/>
     <w:rsid w:val="00122A9D"/>
     <w:rsid w:val="002077B2"/>
     <w:rsid w:val="0030783C"/>
     <w:rsid w:val="00365A46"/>
     <w:rsid w:val="003C1196"/>
     <w:rsid w:val="004040FF"/>
     <w:rsid w:val="00413EBD"/>
     <w:rsid w:val="004C15A9"/>
     <w:rsid w:val="005433BD"/>
     <w:rsid w:val="00753F58"/>
     <w:rsid w:val="00790C46"/>
     <w:rsid w:val="00794EB1"/>
     <w:rsid w:val="00864C8E"/>
     <w:rsid w:val="008F7FC0"/>
     <w:rsid w:val="00A85C46"/>
     <w:rsid w:val="00AE6AFD"/>
     <w:rsid w:val="00B32BC5"/>
     <w:rsid w:val="00B83066"/>
     <w:rsid w:val="00BE179A"/>
     <w:rsid w:val="00CA3917"/>
     <w:rsid w:val="00D2261D"/>
     <w:rsid w:val="00D91C72"/>
     <w:rsid w:val="00E46A3B"/>
+    <w:rsid w:val="00E72990"/>
     <w:rsid w:val="00EC0AA5"/>
     <w:rsid w:val="00F73D2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="13358562"/>
+  <w14:docId w14:val="45A45944"/>
   <w15:docId w15:val="{587477F2-0EC4-4AB6-AAE7-B43A8D8C1420}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2598,51 +2586,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B32BC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>