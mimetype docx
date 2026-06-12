--- v0 (2025-11-02)
+++ v1 (2026-06-12)
@@ -1,2135 +1,2719 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="00C036D8">
+    <w:p w:rsidR="000A06BA" w:rsidRDefault="000A06BA" w:rsidP="00C036D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB351A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t xml:space="preserve">Разработка элементов информационной системы университета, </w:t>
       </w:r>
       <w:r w:rsidR="00C036D8" w:rsidRPr="00EB351A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t xml:space="preserve">сервисов </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB351A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t xml:space="preserve">учебно-образовательной среды НГТУ-НЭТИ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="006C5DC0" w:rsidRPr="00EB351A" w:rsidRDefault="006C5DC0" w:rsidP="00C036D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB351A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
         <w:t>2016</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Модуль интеграции ИС НГТУ с системой анализа изменений в студенческом контингенте</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...25 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Разработка программно-аппаратной системы мониторинга серверных помещений на базе однокристальной системы под управлением ОС </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Linux</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...25 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Разработка системы хранения отчетов в рамках ИС НГТУ</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4. Разработка элементов системы электронного документооборота НГТУ на платформе "Тезис"</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Разработка программного и методического обеспечения лабораторных работ по теме </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>NoSQL</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6. Проектирование и разработка мобильного приложения студента НГТУ-НЭТИ</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Разработка мобильного приложения студента НГТУ НЭТИ на платформе </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Android</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Разработка мобильного приложения студента НГТУ НЭТИ на платформе </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iOS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9. Реализация полнотекстового поиска для сайта НГТУ с настраиваемой релевантностью</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...25 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003842E4" w:rsidRPr="004B793E" w:rsidRDefault="003842E4" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10. Проектирование и разработка программного обеспечения для формирования базы данных выпускников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D25EE7" w:rsidRPr="004B793E" w:rsidRDefault="00D25EE7" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Разраб</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отка системы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>прокторинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D25EE7" w:rsidRPr="004B793E" w:rsidRDefault="00D25EE7" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сбор и анализ данных в системе электронного документооборота НГТУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Разработка и реализация интеграционного шлюза между LMS и виртуальными лабораториями</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">12. Разработка и исследование инструментов анализа кадровых данных с применением </w:t>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Проектирование и разработка программного обеспечения поддержки образовательного процесса</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Разработка и исследование инструментов анализа кадровых данных с применением </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>графовых</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> баз данных</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">13. Автоматизация процедуры создания витрин данных на основе </w:t>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Автоматизация процедуры создания витрин данных на основе </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apache</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Superset</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">14. Автоматизация процесса построения </w:t>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Автоматизация процесса построения </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дашбордов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в системе бизнес-аналитики университета</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...35 lines deleted...]
-    <w:p w:rsidR="00333351" w:rsidRPr="00EB351A" w:rsidRDefault="00333351" w:rsidP="000A06BA">
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Разработка и исследование инструментов интеграции компонентов образовательной платформы университета</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333351" w:rsidRPr="004B793E" w:rsidRDefault="00333351" w:rsidP="000A06BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB351A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Разработка и исследование сервисов платформы </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>агрегатора</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> суперкомпьютерных центров.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266243" w:rsidRPr="00EB351A" w:rsidRDefault="00266243" w:rsidP="000A06BA">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+    <w:p w:rsidR="00266243" w:rsidRPr="004B793E" w:rsidRDefault="006C5DC0" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00266243" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Разработка сервиса администрирования тренажера по углубленному изучению языка </w:t>
+      </w:r>
+      <w:r w:rsidR="00266243" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SQL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="006C5DC0" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB351A">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Разработка инструментов автоматической миграции информационных систем на СУБД </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Postgres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+    <w:p w:rsidR="00D25EE7" w:rsidRPr="004B793E" w:rsidRDefault="006C5DC0" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25EE7" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25EE7" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Разработка сервиса миграции бизнес-логики между СУБД </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D25EE7" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Oracle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25EE7" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D25EE7" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Postgres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25EE7" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Анализ данных</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Анализ образовательных данных: задача классификации</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Сравнительный анализ методов и алгоритмов классификации на платформе R</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...25 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Анализ факторов, влияющих на отчисления студентов</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Разработка системы обратной связи с выпускниками факультета и использование ее для анализа образовательных данных</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...25 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Разработка элементов системы </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>графовой</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> аналитики</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...24 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5DC0" w:rsidRDefault="006C5DC0" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
-[...15 lines deleted...]
-          <w:u w:val="dotted"/>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Использование корреляционных сетей при исследовании данных распространения COVID-19</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...25 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Использование нейронных сетей для прогнозирования фондового рынка</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...25 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Анализ видеоизображений для повышения эффективности физических тренировок</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...25 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сбор и анализ данных о выпускниках факультета с применением </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>графовой</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
-[...4 lines deleted...]
-          <w:u w:val="dotted"/>
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> модели данных</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Предиктивный анализ оттока абонентов </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>интернет-провайдера</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...24 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="006C5DC0" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
-      <w:r w:rsidR="00266243" w:rsidRPr="00EB351A">
+      <w:r w:rsidR="00266243" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Использование векторных баз данных для разработки информационного университетского сервиса</w:t>
       </w:r>
-      <w:r w:rsidR="00A63444" w:rsidRPr="00EB351A">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidR="00A63444" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A06BA" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
-      <w:r w:rsidR="000A06BA" w:rsidRPr="00EB351A">
+      <w:r w:rsidR="000A06BA" w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Использование нейронных сетей для оптимизации запросов в реляционных базах данных</w:t>
       </w:r>
-      <w:r w:rsidR="00B0056A" w:rsidRPr="00EB351A">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+      <w:r w:rsidR="00B0056A" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00266243" w:rsidRPr="004B793E" w:rsidRDefault="00266243" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13. Разработка программных инструментов для анализа и визуализации данных о заболеваемости COVID-19 в различных регионах России</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266243" w:rsidRPr="00EB351A" w:rsidRDefault="00266243" w:rsidP="000A06BA">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00EB351A">
+    <w:p w:rsidR="00266243" w:rsidRPr="004B793E" w:rsidRDefault="00266243" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14. Разработка алгоритмов машинного обучения для анализа факторов, влияющих на отток абонентов компании</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00BF1697" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1697" w:rsidRPr="006C5DC0" w:rsidRDefault="00BF1697" w:rsidP="00BF1697">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A06BA" w:rsidRPr="00EB351A" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
-[...23 lines deleted...]
-        <w:t>5</w:t>
+    <w:p w:rsidR="00BF1697" w:rsidRPr="004B793E" w:rsidRDefault="00BF1697" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оптимизация запросов в СУБД </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Postgres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SQL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с использованием </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>технологии обучения с подкреплением (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DQN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="004B793E" w:rsidRDefault="000A06BA" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сследовательские проекты, разработка прикладного программного обеспечения </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="006C5DC0" w:rsidRDefault="004E3D2E" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Построение распределенной базы данных с использованием технологии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Blockchain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="006C5DC0" w:rsidRDefault="004E3D2E" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Моделирование мандатной модели безопасности средствами СУБД </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PostgreSql</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B0056A" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Построение системы безопасности при проектировании информационной системы</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0056A" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="006C5DC0" w:rsidRDefault="004E3D2E" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Разработка программного приложения для проектирования интерьера в виртуальной реальности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0056A" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="006C5DC0" w:rsidRDefault="004E3D2E" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="004B793E" w:rsidRDefault="00AD35DD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Разработка программного комплекса для оптимизации и размещения коммутационных аппаратов в электрических сетях с использованием </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>графовых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E3D2E" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баз данных</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0056A" w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1697" w:rsidRPr="006C5DC0" w:rsidRDefault="00BF1697" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1697" w:rsidRPr="004B793E" w:rsidRDefault="00BF1697" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Разработка интерактивных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дашбордов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для анализа и повышению эффективности </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-системы банка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1697" w:rsidRPr="004B793E" w:rsidRDefault="00BF1697" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Разработка системы прогнозирования</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00EB351A">
-[...103 lines deleted...]
-      <w:r w:rsidR="004E3D2E" w:rsidRPr="00EB351A">
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рисков снижения успеваемости учеников на основе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Blockchain</w:t>
-[...275 lines deleted...]
-    <w:sectPr w:rsidR="002772FD" w:rsidRPr="000A06BA" w:rsidSect="000A06BA">
+        <w:t>CRM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> частных репетиторов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1697" w:rsidRPr="004B793E" w:rsidRDefault="00BF1697" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Проектирование и внедрение автоматизированной системы генерации юридических документов для взыскания задолженности: роль системного аналитика</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B793E" w:rsidRPr="004B793E" w:rsidRDefault="004B793E" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Исследование организации подходов по совершенствованию бизнес-процессов организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B793E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E3D2E" w:rsidRPr="004B793E" w:rsidRDefault="004E3D2E" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB0EAE" w:rsidRPr="004B793E" w:rsidRDefault="00CB0EAE"/>
+    <w:p w:rsidR="002772FD" w:rsidRPr="004B793E" w:rsidRDefault="002772FD" w:rsidP="000A06BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002772FD" w:rsidRPr="004B793E" w:rsidSect="000A06BA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="424" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B57A2B"/>
     <w:rsid w:val="000A06BA"/>
     <w:rsid w:val="00266243"/>
     <w:rsid w:val="002772FD"/>
     <w:rsid w:val="00280E19"/>
     <w:rsid w:val="00333351"/>
+    <w:rsid w:val="003842E4"/>
+    <w:rsid w:val="004969E9"/>
+    <w:rsid w:val="004B793E"/>
     <w:rsid w:val="004E3D2E"/>
+    <w:rsid w:val="006A5DA9"/>
+    <w:rsid w:val="006C5DC0"/>
     <w:rsid w:val="00992323"/>
     <w:rsid w:val="00A63444"/>
     <w:rsid w:val="00AD35DD"/>
     <w:rsid w:val="00B0056A"/>
     <w:rsid w:val="00B509D2"/>
     <w:rsid w:val="00B57A2B"/>
+    <w:rsid w:val="00BF1697"/>
     <w:rsid w:val="00C036D8"/>
     <w:rsid w:val="00CB0EAE"/>
     <w:rsid w:val="00D21F38"/>
+    <w:rsid w:val="00D25EE7"/>
     <w:rsid w:val="00E60701"/>
     <w:rsid w:val="00EB351A"/>
+    <w:rsid w:val="00EE7C68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="766EC05E"/>
+  <w14:docId w14:val="1314E04F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4DD4B6DE-71C3-4FDD-944C-F01F0F136D66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2814,69 +3398,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>535</Words>
-  <Characters>3054</Characters>
+  <Words>648</Words>
+  <Characters>3698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3582</CharactersWithSpaces>
+  <CharactersWithSpaces>4338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Стасышин Владимир Михайлович</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>