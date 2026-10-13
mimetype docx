--- v1 (2026-08-11)
+++ v2 (2026-10-13)
@@ -10134,85 +10134,580 @@
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> баллы, полученные 45 абитуриентами на экзамене таковы:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BB6960" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>39  41  40  42  41  40  42  44  40  43  42  41  43  39  42  41  42  39  41  37  43  41</w:t>
-      </w:r>
+        <w:t>39  41</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>40  42</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>41  40</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>42  44</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>40  43</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>42  41</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>43  39</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>42  41</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>42  39</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>41  37</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>43  41</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="25C66F94" w14:textId="77777777" w:rsidR="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>38  43  42  41  40  41  38  44  40  39  41  40  42  40  41  42  40  43  38  39  41  41  42.</w:t>
+        <w:t>38  43</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>42  41</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>40  41</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>38  44</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>40  39</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>41  40</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>42  40</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>41  42</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>40  43</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>38  39</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>41  41</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  42.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1DCB1F" w14:textId="77777777" w:rsidR="000A08A6" w:rsidRDefault="000A08A6" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C72CD9E" w14:textId="77777777" w:rsidR="002F43AD" w:rsidRPr="000D5066" w:rsidRDefault="002F43AD" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10265,54 +10760,54 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:object w:dxaOrig="279" w:dyaOrig="340" w14:anchorId="6900D47B">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.25pt;height:17.25pt" o:ole="" fillcolor="window">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.4pt;height:17.4pt" o:ole="" fillcolor="window">
             <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1823168607" r:id="rId7"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1853258914" r:id="rId7"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
@@ -10436,150 +10931,1254 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">3,86 </w:t>
+        <w:t>3,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">86 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">4,06  3,67  3,97  3,76  3,61  3,96  4,04  3,84  3,94  3,98  3,57  3,87  </w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>06  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>67  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>97  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>76  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>61  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>96  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>04  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>84  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>94  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>98  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>57  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,87  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D36595D" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">           4,07  3,99  3,69  3,76  3,71  3,94  3,82  4,16  3,76  4,00  3,46  4,08  3,88</w:t>
+        <w:t xml:space="preserve">           4,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>07  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>99  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>69  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>76  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>71  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>94  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>82  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>76  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>00  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>46  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>08  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,88</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390F291D" w14:textId="3EEDEC4B" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">4,01  3,93  3,71  3,81  4,02  4,17  3,72  4,09  3,78  4,02  3,73  3,52  3,89 </w:t>
+        <w:t>4,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>01  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>93  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>71  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>81  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>02  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>72  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>09  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>78  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>02  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>73  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>52  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,89 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A91FB2" w14:textId="488EDF99" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>3,92  4,18  4,26  4,03  4,14  3,72  4,33  3,82  4,03  3,62  3,91;</w:t>
+        <w:t>3,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>92  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>26  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>03  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>14  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>72  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>33  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>82  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>03  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>62  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,91;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1431A132" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -10597,329 +12196,2925 @@
         <w:t xml:space="preserve"> измерения уровня сахара в крови у 50 человек дали такие результаты:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F01B11D" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>3,94  3,84  3,86  4,06  3,67  3,97  3,76  3,61  3,96  4,04  3,82  3,94  3,98  3,57  3,87  4,07  3,99  3,69  3,76  3,71  3,81  3,71  4,16  3,76  4,00  3,46  4,08  3,88  4,01  3,93  3,92  3,89  4,02  4,17  3,72  4,09  3,78  4,02  3,73  3,52  3,91  3,62  4,18  4,26  4,03  4,14  3,72  4,33  3,82  4,03;</w:t>
+        <w:t>3,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>94  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>84  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>86  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>06  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>67  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>97  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>76  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>61  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>96  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>04  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>82  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>94  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>98  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>57  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>87  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>07  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>99  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>69  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>76  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>71  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>81  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>71  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>76  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>00  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>46  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>08  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>88  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>01  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>93  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>92  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>89  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>02  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>72  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>09  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>78  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>02  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>73  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>52  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>91  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>62  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>26  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>03  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>14  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>72  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>33  3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>82  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,03;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF476FC" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">В эксперименте при измерении случайной величины </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Х</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">  получены её значения:</w:t>
+        <w:t xml:space="preserve">  получены</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> её значения:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53856608" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>г)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 164,4  201,2  259,5  298,2  272,4  260,2  260,5  271,1  170,1  280,1  364,7  </w:t>
+        <w:t xml:space="preserve"> 164,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4  201</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2  259</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5  298</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2  272</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4  260</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2  260</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5  271</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1  170</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1  280</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1  364</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,7  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA81B7F" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">    224,2  263,2  264,3  270,2  270,3  262,1  270,0  225,6  260,4  265,9  267,4</w:t>
+        <w:t xml:space="preserve">    224,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2  263</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2  264</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3  270</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2  270</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3  262</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1  270</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0  225</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6  260</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4  265</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9  267</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F33A1C4" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">    282,3  290,1  260,4  364,5  270,1  269,0  231,0  263,5  289,4  321,3  256,3 </w:t>
+        <w:t xml:space="preserve">    282,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3  290</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1  260</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4  364</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5  270</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1  269</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0  231</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0  263</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5  289</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4  321</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3  256</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,3 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD1B2BE" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">    364,4  261,3  269,1  230,0  263,2  292,3  300,1;</w:t>
+        <w:t xml:space="preserve">    364,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4  261</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3  269</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1  230</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0  263</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2  292</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3  300</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,1;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8AB361" w14:textId="77777777" w:rsidR="00A76070" w:rsidRDefault="000D5066" w:rsidP="00A76070">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>д)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15  19  6  18  21  16  20  17  15  10  12  20  20  8  13  10  18  17  22  18</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15  19</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6  18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21  16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20  17</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15  10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>12  20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20  8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>13  10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18  17</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>22  18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A76070">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">20  7  19  22  </w:t>
+        <w:t>20  7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>19  22</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EE3AAA" w14:textId="03279B48" w:rsidR="000D5066" w:rsidRDefault="00A76070" w:rsidP="00FE0B24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>17  21  19  16  11  16  21  21  9  19  19  14  18  19  19</w:t>
+        <w:t>17  21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>19  16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>11  16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21  21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9  19</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>19  14</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18  19</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>19  10  8  18  20  18  16  20  12  8.</w:t>
+        <w:t>19</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10  8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18  20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18  16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20  12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3391A90A" w14:textId="77777777" w:rsidR="00E0688E" w:rsidRPr="00FE0B24" w:rsidRDefault="00E0688E" w:rsidP="00FE0B24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C3A3296" w14:textId="66088C7C" w:rsidR="00C91868" w:rsidRDefault="00C91868" w:rsidP="00891FBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14176,51 +18371,51 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ММП – метод максимального правдоподобия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1102AA6E" w14:textId="77777777" w:rsidR="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="00B0067B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C01CDA0" w14:textId="406C2CE2" w:rsidR="00C91868" w:rsidRDefault="00891FBB" w:rsidP="00B0067B">
+    <w:p w14:paraId="2C01CDA0" w14:textId="0FB4E7E5" w:rsidR="00C91868" w:rsidRDefault="00891FBB" w:rsidP="00B0067B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B0067B" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B00B0">
         <w:rPr>
@@ -14245,169 +18440,121 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X∈N</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t xml:space="preserve">a, </m:t>
             </m:r>
-            <m:sSup>
-[...30 lines deleted...]
-            </m:sSup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>σ</m:t>
+            </m:r>
           </m:e>
         </m:d>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00B0067B" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Найти оценки параметров распреде</w:t>
       </w:r>
       <w:r w:rsidR="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ления </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t xml:space="preserve">a, </m:t>
         </m:r>
-        <m:sSup>
-[...30 lines deleted...]
-        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>σ</m:t>
+        </m:r>
       </m:oMath>
       <w:r w:rsidR="00B0067B" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B00B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AD39FB" w14:textId="41B4E239" w:rsidR="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="008670C5">
+    <w:p w14:paraId="70AD39FB" w14:textId="10DDB57A" w:rsidR="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="008670C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ответ</w:t>
       </w:r>
       <w:r w:rsidR="009A6294">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по ММ, ММП: </w:t>
       </w:r>
       <m:oMath>
@@ -14512,325 +18659,287 @@
                   </m:e>
                 </m:acc>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t xml:space="preserve"> (сост, несм)</m:t>
                 </m:r>
               </m:e>
               <m:e>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
-                    <m:sSup>
-[...30 lines deleted...]
-                    </m:sSup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>σ</m:t>
+                    </m:r>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>*</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
-                <m:acc>
-[...1 lines deleted...]
-                    <m:chr m:val="̅"/>
+                <m:rad>
+                  <m:radPr>
+                    <m:degHide m:val="1"/>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </m:ctrlPr>
-                  </m:accPr>
+                  </m:radPr>
+                  <m:deg/>
                   <m:e>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:e>
+                    </m:acc>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>-</m:t>
+                    </m:r>
                     <m:sSup>
                       <m:sSupPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSupPr>
                       <m:e>
-                        <m:r>
-[...7 lines deleted...]
-                        </m:r>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:acc>
+                              <m:accPr>
+                                <m:chr m:val="̅"/>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:accPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                  <m:t>x</m:t>
+                                </m:r>
+                              </m:e>
+                            </m:acc>
+                          </m:e>
+                        </m:d>
                       </m:e>
                       <m:sup>
                         <m:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <m:t>2</m:t>
                         </m:r>
                       </m:sup>
                     </m:sSup>
                   </m:e>
-                </m:acc>
+                </m:rad>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <m:t>-</m:t>
+                  <m:t>=</m:t>
                 </m:r>
-                <m:sSup>
-                  <m:sSupPr>
+                <m:sSubSup>
+                  <m:sSubSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </m:ctrlPr>
-                  </m:sSupPr>
+                  </m:sSubSupPr>
                   <m:e>
-                    <m:d>
-[...38 lines deleted...]
-                    </m:d>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>σ</m:t>
+                    </m:r>
                   </m:e>
-                  <m:sup>
+                  <m:sub>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
-                      <m:t>2</m:t>
+                      <m:t>в</m:t>
                     </m:r>
-                  </m:sup>
-[...72 lines deleted...]
-                    </m:sSubSup>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
-                  </m:e>
+                  </m:sub>
                   <m:sup>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>*</m:t>
                     </m:r>
                   </m:sup>
-                </m:sSup>
+                </m:sSubSup>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>(сост, смещ)</m:t>
                 </m:r>
               </m:e>
             </m:eqArr>
           </m:e>
         </m:d>
       </m:oMath>
     </w:p>
     <w:p w14:paraId="4075E36E" w14:textId="77777777" w:rsidR="007856F8" w:rsidRPr="009A6294" w:rsidRDefault="007856F8" w:rsidP="008670C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4455B782" w14:textId="331FB07D" w:rsidR="009B00B0" w:rsidRDefault="00891FBB" w:rsidP="009B00B0">
@@ -26503,115 +30612,98 @@
       </w:r>
       <w:r w:rsidR="00625D0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.25 </w:t>
       </w:r>
       <w:r w:rsidR="0056698D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По выборке объема </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <m:t>n=2</m:t>
-[...7 lines deleted...]
-          <m:t>6</m:t>
+          <m:t>n=26</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="0056698D" w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056698D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">из нормально распределенной генеральной совокупности </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="0056698D" w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056698D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>с известным математическим ожиданием и</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> выборочной дисперсией </w:t>
+        <w:t xml:space="preserve">с известным математическим ожиданием и выборочной дисперсией </w:t>
       </w:r>
       <m:oMath>
         <m:sSubSup>
           <m:sSubSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubSupPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>σ</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
@@ -26815,115 +30907,98 @@
       </w:r>
       <w:r w:rsidR="00F54C9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По выборке объема </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <m:t>n=</m:t>
-[...7 lines deleted...]
-          <m:t>17</m:t>
+          <m:t>n=17</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">из нормально распределенной генеральной совокупности </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>с</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> выборочной дисперсией </w:t>
+        <w:t xml:space="preserve">с выборочной дисперсией </w:t>
       </w:r>
       <m:oMath>
         <m:sSubSup>
           <m:sSubSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubSupPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>σ</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
@@ -26980,59 +31055,51 @@
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </m:ctrlPr>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <m:t>=</m:t>
-[...7 lines deleted...]
-          <m:t>25</m:t>
+          <m:t>=25</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> построить доверительный интервал для неизвестной дисперсии</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">если требуемая надежность оценки: </w:t>
@@ -27363,67 +31430,51 @@
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>γ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=0,9.</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сравнить результаты с ответ</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> задач </w:t>
+        <w:t xml:space="preserve"> Сравнить результаты с ответами задач </w:t>
       </w:r>
       <w:r w:rsidRPr="005B40A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00125A36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -27456,59 +31507,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740E8331" w14:textId="04159B13" w:rsidR="00625D0C" w:rsidRDefault="00B97A2A" w:rsidP="003B51DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">8 </w:t>
+        <w:t xml:space="preserve">2.28 </w:t>
       </w:r>
       <w:r w:rsidR="00625D0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По выборке </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X∈</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
@@ -37265,85 +41308,87 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1986471044">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="275911900">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1396317853">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="731543082">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1190802039">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1250118807">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD6E6A"/>
     <w:rsid w:val="00005601"/>
     <w:rsid w:val="00024550"/>
     <w:rsid w:val="00034236"/>
     <w:rsid w:val="00037992"/>
     <w:rsid w:val="000428FD"/>
     <w:rsid w:val="0007509C"/>
     <w:rsid w:val="00076621"/>
     <w:rsid w:val="000826F7"/>
     <w:rsid w:val="0008409D"/>
+    <w:rsid w:val="00090872"/>
     <w:rsid w:val="00092097"/>
     <w:rsid w:val="000A08A6"/>
     <w:rsid w:val="000B49B5"/>
     <w:rsid w:val="000C7C4B"/>
     <w:rsid w:val="000D5066"/>
     <w:rsid w:val="000F6C52"/>
     <w:rsid w:val="00125A36"/>
     <w:rsid w:val="00152748"/>
     <w:rsid w:val="00155269"/>
     <w:rsid w:val="001629AF"/>
     <w:rsid w:val="00165D19"/>
     <w:rsid w:val="001674AB"/>
     <w:rsid w:val="001776E5"/>
+    <w:rsid w:val="001931BE"/>
     <w:rsid w:val="001E04CD"/>
     <w:rsid w:val="001E5570"/>
     <w:rsid w:val="002051EF"/>
     <w:rsid w:val="002127C0"/>
     <w:rsid w:val="00213772"/>
     <w:rsid w:val="00235778"/>
     <w:rsid w:val="00236FA8"/>
     <w:rsid w:val="002515BC"/>
     <w:rsid w:val="00265760"/>
     <w:rsid w:val="002825B1"/>
     <w:rsid w:val="002853B1"/>
     <w:rsid w:val="002A698B"/>
     <w:rsid w:val="002B60A1"/>
     <w:rsid w:val="002D1D5E"/>
     <w:rsid w:val="002D71F0"/>
     <w:rsid w:val="002F43AD"/>
     <w:rsid w:val="00333E25"/>
     <w:rsid w:val="0033653F"/>
     <w:rsid w:val="003407AF"/>
     <w:rsid w:val="00346573"/>
     <w:rsid w:val="00350A01"/>
     <w:rsid w:val="0035251D"/>
     <w:rsid w:val="003538C6"/>
     <w:rsid w:val="00361171"/>
     <w:rsid w:val="003B51DA"/>
@@ -37445,50 +41490,51 @@
     <w:rsid w:val="00A1541A"/>
     <w:rsid w:val="00A40CEB"/>
     <w:rsid w:val="00A43101"/>
     <w:rsid w:val="00A46DEF"/>
     <w:rsid w:val="00A72DC2"/>
     <w:rsid w:val="00A7470D"/>
     <w:rsid w:val="00A74AD6"/>
     <w:rsid w:val="00A76070"/>
     <w:rsid w:val="00A87B90"/>
     <w:rsid w:val="00A91D13"/>
     <w:rsid w:val="00A92A8C"/>
     <w:rsid w:val="00A97309"/>
     <w:rsid w:val="00A97596"/>
     <w:rsid w:val="00AA7A5A"/>
     <w:rsid w:val="00AE7FA2"/>
     <w:rsid w:val="00AF40E5"/>
     <w:rsid w:val="00B0067B"/>
     <w:rsid w:val="00B31C89"/>
     <w:rsid w:val="00B35D0D"/>
     <w:rsid w:val="00B363F8"/>
     <w:rsid w:val="00B401CC"/>
     <w:rsid w:val="00B44C68"/>
     <w:rsid w:val="00B512A9"/>
     <w:rsid w:val="00B7708E"/>
     <w:rsid w:val="00B91772"/>
+    <w:rsid w:val="00B9296A"/>
     <w:rsid w:val="00B97A2A"/>
     <w:rsid w:val="00BA528D"/>
     <w:rsid w:val="00BA54D7"/>
     <w:rsid w:val="00BD6E6A"/>
     <w:rsid w:val="00BD75D7"/>
     <w:rsid w:val="00C213A1"/>
     <w:rsid w:val="00C26272"/>
     <w:rsid w:val="00C57A1D"/>
     <w:rsid w:val="00C81808"/>
     <w:rsid w:val="00C8302A"/>
     <w:rsid w:val="00C858E3"/>
     <w:rsid w:val="00C91868"/>
     <w:rsid w:val="00C92B6C"/>
     <w:rsid w:val="00C938E0"/>
     <w:rsid w:val="00C9574E"/>
     <w:rsid w:val="00CA44AD"/>
     <w:rsid w:val="00CD3B39"/>
     <w:rsid w:val="00CE02F8"/>
     <w:rsid w:val="00CF3AEE"/>
     <w:rsid w:val="00D13CEF"/>
     <w:rsid w:val="00D20B8E"/>
     <w:rsid w:val="00D33452"/>
     <w:rsid w:val="00D334A0"/>
     <w:rsid w:val="00D3379E"/>
     <w:rsid w:val="00D44F6D"/>
@@ -38443,70 +42489,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB514EF9-2077-4F4F-B3BD-3EEA5AF81F8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2827</Words>
-  <Characters>16117</Characters>
+  <Words>2825</Words>
+  <Characters>16106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>134</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18907</CharactersWithSpaces>
+  <CharactersWithSpaces>18894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>irina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>