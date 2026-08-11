--- v0 (2025-10-06)
+++ v1 (2026-08-11)
@@ -10265,54 +10265,54 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:object w:dxaOrig="279" w:dyaOrig="340" w14:anchorId="6900D47B">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.4pt;height:17.4pt" o:ole="" fillcolor="window">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.25pt;height:17.25pt" o:ole="" fillcolor="window">
             <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1818313614" r:id="rId7"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1823168607" r:id="rId7"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
@@ -10436,1254 +10436,150 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>3,</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
+        <w:t xml:space="preserve">3,86 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">86 </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5066" w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...286 lines deleted...]
-        <w:t xml:space="preserve">,87  </w:t>
+        <w:t xml:space="preserve">4,06  3,67  3,97  3,76  3,61  3,96  4,04  3,84  3,94  3,98  3,57  3,87  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D36595D" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">           4,</w:t>
-[...287 lines deleted...]
-        <w:t>,88</w:t>
+        <w:t xml:space="preserve">           4,07  3,99  3,69  3,76  3,71  3,94  3,82  4,16  3,76  4,00  3,46  4,08  3,88</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390F291D" w14:textId="3EEDEC4B" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>4,</w:t>
-[...287 lines deleted...]
-        <w:t xml:space="preserve">,89 </w:t>
+        <w:t xml:space="preserve">4,01  3,93  3,71  3,81  4,02  4,17  3,72  4,09  3,78  4,02  3,73  3,52  3,89 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A91FB2" w14:textId="488EDF99" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>3,</w:t>
-[...239 lines deleted...]
-        <w:t>,91;</w:t>
+        <w:t>3,92  4,18  4,26  4,03  4,14  3,72  4,33  3,82  4,03  3,62  3,91;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1431A132" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -11701,2265 +10597,212 @@
         <w:t xml:space="preserve"> измерения уровня сахара в крови у 50 человек дали такие результаты:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F01B11D" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>3,</w:t>
-[...1175 lines deleted...]
-        <w:t>,03;</w:t>
+        <w:t>3,94  3,84  3,86  4,06  3,67  3,97  3,76  3,61  3,96  4,04  3,82  3,94  3,98  3,57  3,87  4,07  3,99  3,69  3,76  3,71  3,81  3,71  4,16  3,76  4,00  3,46  4,08  3,88  4,01  3,93  3,92  3,89  4,02  4,17  3,72  4,09  3,78  4,02  3,73  3,52  3,91  3,62  4,18  4,26  4,03  4,14  3,72  4,33  3,82  4,03;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF476FC" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">В эксперименте при измерении случайной величины </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Х</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">  получены</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> её значения:</w:t>
+        <w:t xml:space="preserve">  получены её значения:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53856608" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>г)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 164,</w:t>
-[...239 lines deleted...]
-        <w:t xml:space="preserve">,7  </w:t>
+        <w:t xml:space="preserve"> 164,4  201,2  259,5  298,2  272,4  260,2  260,5  271,1  170,1  280,1  364,7  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA81B7F" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">    224,</w:t>
-[...239 lines deleted...]
-        <w:t>,4</w:t>
+        <w:t xml:space="preserve">    224,2  263,2  264,3  270,2  270,3  262,1  270,0  225,6  260,4  265,9  267,4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F33A1C4" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">    282,</w:t>
-[...239 lines deleted...]
-        <w:t xml:space="preserve">,3 </w:t>
+        <w:t xml:space="preserve">    282,3  290,1  260,4  364,5  270,1  269,0  231,0  263,5  289,4  321,3  256,3 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD1B2BE" w14:textId="77777777" w:rsidR="000D5066" w:rsidRPr="000D5066" w:rsidRDefault="000D5066" w:rsidP="000D5066">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">    364,</w:t>
-[...143 lines deleted...]
-        <w:t>,1;</w:t>
+        <w:t xml:space="preserve">    364,4  261,3  269,1  230,0  263,2  292,3  300,1;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8AB361" w14:textId="77777777" w:rsidR="00A76070" w:rsidRDefault="000D5066" w:rsidP="00A76070">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -17183,68 +14026,201 @@
                   </m:den>
                 </m:f>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t xml:space="preserve">, для </m:t>
                 </m:r>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t>ϑ&gt;2</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A0AF937" w14:textId="77777777" w:rsidR="00A91D13" w:rsidRDefault="00A91D13" w:rsidP="00B0067B">
+    <w:p w14:paraId="7A0AF937" w14:textId="77777777" w:rsidR="00A91D13" w:rsidRPr="00831C7F" w:rsidRDefault="00A91D13" w:rsidP="00B0067B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C01CDA0" w14:textId="04CB20EB" w:rsidR="00C91868" w:rsidRDefault="00891FBB" w:rsidP="00B0067B">
+    <w:p w14:paraId="1490042C" w14:textId="25A925C2" w:rsidR="008670C5" w:rsidRPr="008670C5" w:rsidRDefault="008670C5" w:rsidP="008670C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008670C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Точечные методы оценивания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048AA4C8" w14:textId="269F6408" w:rsidR="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="00B0067B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Условные обозначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E53242C" w14:textId="5449D80E" w:rsidR="005B40A8" w:rsidRPr="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="005B40A8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ММ – метод моментов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E5AD4C" w14:textId="084F6F14" w:rsidR="005B40A8" w:rsidRPr="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="005B40A8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ММ/И – метод моментов через интеграл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188FC9C9" w14:textId="23A307BA" w:rsidR="005B40A8" w:rsidRPr="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="005B40A8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ММП – метод максимального правдоподобия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1102AA6E" w14:textId="77777777" w:rsidR="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="00B0067B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C01CDA0" w14:textId="406C2CE2" w:rsidR="00C91868" w:rsidRDefault="00891FBB" w:rsidP="00B0067B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B0067B" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B00B0">
         <w:rPr>
@@ -17320,67 +14296,57 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sup>
             </m:sSup>
           </m:e>
         </m:d>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00B0067B" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Найти оценки параметров распреде</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ления</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ления </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t xml:space="preserve">a, </m:t>
         </m:r>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
@@ -17396,50 +14362,498 @@
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:sup>
         </m:sSup>
       </m:oMath>
       <w:r w:rsidR="00B0067B" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B00B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="70AD39FB" w14:textId="41B4E239" w:rsidR="005B40A8" w:rsidRDefault="005B40A8" w:rsidP="008670C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ответ</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6294">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по ММ, ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>a</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:acc>
+                  <m:accPr>
+                    <m:chr m:val="̅"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:accPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                </m:acc>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост, несм)</m:t>
+                </m:r>
+              </m:e>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>σ</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:acc>
+                  <m:accPr>
+                    <m:chr m:val="̅"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:accPr>
+                  <m:e>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>x</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                  </m:e>
+                </m:acc>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>-</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:acc>
+                          <m:accPr>
+                            <m:chr m:val="̅"/>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:accPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:acc>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:sSubSup>
+                      <m:sSubSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubSupPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>σ</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>в</m:t>
+                        </m:r>
+                      </m:sub>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sup>
+                    </m:sSubSup>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>(сост, смещ)</m:t>
+                </m:r>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="4075E36E" w14:textId="77777777" w:rsidR="007856F8" w:rsidRPr="009A6294" w:rsidRDefault="007856F8" w:rsidP="008670C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4455B782" w14:textId="331FB07D" w:rsidR="009B00B0" w:rsidRDefault="00891FBB" w:rsidP="009B00B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009B00B0" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -17520,50 +14934,454 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>ϑ</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="009B00B0" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="39A61C76" w14:textId="41C4717B" w:rsidR="005819B9" w:rsidRPr="00831C7F" w:rsidRDefault="005819B9" w:rsidP="003F51A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ответ по ММ, ММП:</w:t>
+      </w:r>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:acc>
+                  <m:accPr>
+                    <m:chr m:val="̅"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:accPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                </m:acc>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост, несм)</m:t>
+                </m:r>
+              </m:e>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:rad>
+                  <m:radPr>
+                    <m:degHide m:val="1"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:radPr>
+                  <m:deg/>
+                  <m:e>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:e>
+                    </m:acc>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>-1</m:t>
+                    </m:r>
+                  </m:e>
+                </m:rad>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F51A5" w:rsidRPr="00831C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F51A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:acc>
+          <m:accPr>
+            <m:chr m:val="̅"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:accPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:e>
+        </m:acc>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> </m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>сост, несм</m:t>
+            </m:r>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="5138CA69" w14:textId="77777777" w:rsidR="007856F8" w:rsidRDefault="007856F8" w:rsidP="005819B9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="07B46642" w14:textId="1C48102D" w:rsidR="009B00B0" w:rsidRDefault="00891FBB" w:rsidP="009B00B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009B00B0" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B49B5">
@@ -17643,64 +15461,451 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>ϑ</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="009B00B0" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59309224" w14:textId="2EA8D355" w:rsidR="00037992" w:rsidRDefault="00891FBB" w:rsidP="009B00B0">
+    <w:p w14:paraId="77F49B38" w14:textId="3821910D" w:rsidR="007856F8" w:rsidRDefault="005819B9" w:rsidP="00803789">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Ответ по ММ:</w:t>
+      </w:r>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:acc>
+                  <m:accPr>
+                    <m:chr m:val="̅"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:accPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                </m:acc>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=0</m:t>
+                </m:r>
+              </m:e>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:rad>
+                  <m:radPr>
+                    <m:degHide m:val="1"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:radPr>
+                  <m:deg/>
+                  <m:e>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:e>
+                    </m:acc>
+                  </m:e>
+                </m:rad>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост, смещ)</m:t>
+                </m:r>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00803789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00803789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007856F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:rad>
+          <m:radPr>
+            <m:degHide m:val="1"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:radPr>
+          <m:deg/>
+          <m:e>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̅"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:e>
+            </m:acc>
+          </m:e>
+        </m:rad>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> (сост, смещ)</m:t>
+        </m:r>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="3CE2F63A" w14:textId="77777777" w:rsidR="007856F8" w:rsidRPr="00831C7F" w:rsidRDefault="007856F8" w:rsidP="005819B9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5252F4E4" w14:textId="77777777" w:rsidR="003F51A5" w:rsidRPr="00831C7F" w:rsidRDefault="003F51A5" w:rsidP="005819B9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59309224" w14:textId="3E3E76DB" w:rsidR="00037992" w:rsidRDefault="00891FBB" w:rsidP="009B00B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00037992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.4 </w:t>
       </w:r>
       <w:r w:rsidR="00037992" w:rsidRPr="00B0067B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Найти оценк</w:t>
       </w:r>
       <w:r w:rsidR="00AF40E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>у</w:t>
@@ -17725,51 +15930,51 @@
       </m:oMath>
       <w:r w:rsidR="00037992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для равномерного распределения </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X∈</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <m:t>P</m:t>
+          <m:t>U</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>0, ϑ</m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
@@ -17778,51 +15983,390 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t xml:space="preserve"> </m:t>
             </m:r>
           </m:e>
         </m:d>
       </m:oMath>
       <w:r w:rsidR="00037992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00037992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58080CE6" w14:textId="6F94557A" w:rsidR="009B00B0" w:rsidRDefault="00891FBB" w:rsidP="00AF40E5">
+    <w:p w14:paraId="5CF70BA5" w14:textId="437B3348" w:rsidR="007856F8" w:rsidRPr="007343F2" w:rsidRDefault="007856F8" w:rsidP="009447CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=2</m:t>
+                </m:r>
+                <m:acc>
+                  <m:accPr>
+                    <m:chr m:val="̅"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:accPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                </m:acc>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост, несм)</m:t>
+                </m:r>
+              </m:e>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:rad>
+                  <m:radPr>
+                    <m:degHide m:val="1"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:radPr>
+                  <m:deg/>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>3</m:t>
+                    </m:r>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:e>
+                    </m:acc>
+                  </m:e>
+                </m:rad>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост, смещ)</m:t>
+                </m:r>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+      <w:r w:rsidR="009447CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009447CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009447CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009447CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММП: </w:t>
+      </w:r>
+      <w:r w:rsidR="007343F2" w:rsidRPr="007343F2">
+        <w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="w16se">
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+            </mc:Fallback>
+          </mc:AlternateContent>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="w16se">
+            <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="1F60A"/>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:t>😊</w:t>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFF30EC" w14:textId="77777777" w:rsidR="007856F8" w:rsidRDefault="007856F8" w:rsidP="005819B9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58080CE6" w14:textId="45A2FDBB" w:rsidR="009B00B0" w:rsidRDefault="00891FBB" w:rsidP="00AF40E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00A40CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -17942,51 +16486,51 @@
         </m:sSub>
       </m:oMath>
       <w:r w:rsidR="00E2617D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для равномерного распределения</w:t>
       </w:r>
       <w:r w:rsidR="00785DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <m:t>X∈P</m:t>
+          <m:t>X∈U</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:i/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
@@ -18048,50 +16592,872 @@
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:e>
         </m:d>
       </m:oMath>
       <w:r w:rsidR="00785DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF40E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="613EEEF4" w14:textId="4E9EF71F" w:rsidR="005D5DCA" w:rsidRPr="007343F2" w:rsidRDefault="005D5DCA" w:rsidP="009447CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>1</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sup>
+                </m:sSubSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>&lt;</m:t>
+                </m:r>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (т.к.  </m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>a</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>&lt;</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>b</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>)</m:t>
+                </m:r>
+              </m:e>
+              <m:e>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>1</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sup>
+                </m:sSubSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:acc>
+                  <m:accPr>
+                    <m:chr m:val="̅"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:accPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                </m:acc>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>-</m:t>
+                </m:r>
+                <m:rad>
+                  <m:radPr>
+                    <m:degHide m:val="1"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:radPr>
+                  <m:deg/>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>3</m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:acc>
+                          <m:accPr>
+                            <m:chr m:val="̅"/>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:accPr>
+                          <m:e>
+                            <m:sSup>
+                              <m:sSupPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:sSupPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                  <m:t>x</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sup>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                  <m:t>2</m:t>
+                                </m:r>
+                              </m:sup>
+                            </m:sSup>
+                          </m:e>
+                        </m:acc>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>-</m:t>
+                        </m:r>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:d>
+                              <m:dPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:dPr>
+                              <m:e>
+                                <m:acc>
+                                  <m:accPr>
+                                    <m:chr m:val="̅"/>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                        <w:i/>
+                                        <w:sz w:val="24"/>
+                                        <w:szCs w:val="24"/>
+                                        <w:lang w:val="en-US"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:accPr>
+                                  <m:e>
+                                    <m:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                        <w:sz w:val="24"/>
+                                        <w:szCs w:val="24"/>
+                                        <w:lang w:val="en-US"/>
+                                      </w:rPr>
+                                      <m:t>x</m:t>
+                                    </m:r>
+                                  </m:e>
+                                </m:acc>
+                              </m:e>
+                            </m:d>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                </m:rad>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> </m:t>
+                </m:r>
+                <m:d>
+                  <m:dPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:dPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>сост</m:t>
+                    </m:r>
+                  </m:e>
+                </m:d>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:e>
+              <m:e>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sup>
+                </m:sSubSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:acc>
+                  <m:accPr>
+                    <m:chr m:val="̅"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:accPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                </m:acc>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>+</m:t>
+                </m:r>
+                <m:rad>
+                  <m:radPr>
+                    <m:degHide m:val="1"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:radPr>
+                  <m:deg/>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>3</m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:acc>
+                          <m:accPr>
+                            <m:chr m:val="̅"/>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:accPr>
+                          <m:e>
+                            <m:sSup>
+                              <m:sSupPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:sSupPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                  <m:t>x</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sup>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                  <m:t>2</m:t>
+                                </m:r>
+                              </m:sup>
+                            </m:sSup>
+                          </m:e>
+                        </m:acc>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>-</m:t>
+                        </m:r>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:d>
+                              <m:dPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:dPr>
+                              <m:e>
+                                <m:acc>
+                                  <m:accPr>
+                                    <m:chr m:val="̅"/>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                        <w:i/>
+                                        <w:sz w:val="24"/>
+                                        <w:szCs w:val="24"/>
+                                        <w:lang w:val="en-US"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:accPr>
+                                  <m:e>
+                                    <m:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                        <w:sz w:val="24"/>
+                                        <w:szCs w:val="24"/>
+                                        <w:lang w:val="en-US"/>
+                                      </w:rPr>
+                                      <m:t>x</m:t>
+                                    </m:r>
+                                  </m:e>
+                                </m:acc>
+                              </m:e>
+                            </m:d>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                </m:rad>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост)</m:t>
+                </m:r>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+      <w:r w:rsidR="009447CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009447CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009447CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММП: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007343F2">
+        <w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="w16se">
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+            </mc:Fallback>
+          </mc:AlternateContent>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="w16se">
+            <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="1F60A"/>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:t>😊</w:t>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F8C0BC" w14:textId="77777777" w:rsidR="00F6766C" w:rsidRDefault="00F6766C" w:rsidP="00AF40E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2A85C232" w14:textId="1EB1618B" w:rsidR="00AF40E5" w:rsidRDefault="00891FBB" w:rsidP="00AF40E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AF40E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18125,51 +17491,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>m, p</m:t>
             </m:r>
           </m:e>
         </m:d>
       </m:oMath>
       <w:r w:rsidR="00AF40E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> построить оценки:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC7B94E" w14:textId="062F7181" w:rsidR="00607808" w:rsidRPr="00467C64" w:rsidRDefault="00467C64" w:rsidP="00607808">
+    <w:p w14:paraId="5BC7B94E" w14:textId="0B68D271" w:rsidR="00607808" w:rsidRPr="00467C64" w:rsidRDefault="00467C64" w:rsidP="00607808">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">параметра </w:t>
       </w:r>
       <m:oMath>
         <m:r>
@@ -18185,60 +17551,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">по первому и второму моменту при известном </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>m&gt;0</m:t>
         </m:r>
       </m:oMath>
+      <w:r w:rsidR="005D5DCA" w:rsidRPr="005D5DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>p</m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>&gt;0</m:t>
+            </m:r>
+          </m:e>
+        </m:d>
+      </m:oMath>
       <w:r w:rsidRPr="00467C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDC0482" w14:textId="3A407CF1" w:rsidR="00467C64" w:rsidRPr="00B35D0D" w:rsidRDefault="00467C64" w:rsidP="00607808">
+    <w:p w14:paraId="43A4739B" w14:textId="67868AA1" w:rsidR="005D5DCA" w:rsidRPr="005D5DCA" w:rsidRDefault="00467C64" w:rsidP="005D5DCA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">параметров </w:t>
       </w:r>
       <m:oMath>
         <m:r>
@@ -18266,51 +17673,1124 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t xml:space="preserve"> </m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>m</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB55D00" w14:textId="5D497642" w:rsidR="00B35D0D" w:rsidRDefault="00891FBB" w:rsidP="00B35D0D">
+    <w:p w14:paraId="014CBC8A" w14:textId="35D0A5A2" w:rsidR="005D5DCA" w:rsidRPr="005D5DCA" w:rsidRDefault="005D5DCA" w:rsidP="00803789">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>a)</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>x</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:num>
+                  <m:den>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>m</m:t>
+                    </m:r>
+                  </m:den>
+                </m:f>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост, несм)</m:t>
+                </m:r>
+              </m:e>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>-</m:t>
+                    </m:r>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>m</m:t>
+                    </m:r>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>+</m:t>
+                    </m:r>
+                    <m:rad>
+                      <m:radPr>
+                        <m:degHide m:val="1"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:radPr>
+                      <m:deg/>
+                      <m:e>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>m</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>+4</m:t>
+                        </m:r>
+                        <m:d>
+                          <m:dPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:sSup>
+                              <m:sSupPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:sSupPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                  <m:t>m</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sup>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                  <m:t>2</m:t>
+                                </m:r>
+                              </m:sup>
+                            </m:sSup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>-</m:t>
+                            </m:r>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>m</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                        <m:acc>
+                          <m:accPr>
+                            <m:chr m:val="̅"/>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:accPr>
+                          <m:e>
+                            <m:sSup>
+                              <m:sSupPr>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
+                              </m:sSupPr>
+                              <m:e>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                    <w:lang w:val="en-US"/>
+                                  </w:rPr>
+                                  <m:t>x</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sup>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                  <m:t>2</m:t>
+                                </m:r>
+                              </m:sup>
+                            </m:sSup>
+                          </m:e>
+                        </m:acc>
+                      </m:e>
+                    </m:rad>
+                  </m:num>
+                  <m:den>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>m</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>-</m:t>
+                        </m:r>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>m</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:den>
+                </m:f>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+      <w:r w:rsidR="00803789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve">a) </m:t>
+        </m:r>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>p</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̅"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>x</m:t>
+                </m:r>
+              </m:e>
+            </m:acc>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>m</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> (сост, несм)</m:t>
+        </m:r>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="21C95B08" w14:textId="059C9FCB" w:rsidR="005D5DCA" w:rsidRPr="007856F8" w:rsidRDefault="005D5DCA" w:rsidP="009447CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>b)</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>m</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>x</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:num>
+                  <m:den>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>1-</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>σ</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>в</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sup>
+                        </m:sSubSup>
+                      </m:num>
+                      <m:den>
+                        <m:acc>
+                          <m:accPr>
+                            <m:chr m:val="̅"/>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:accPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:acc>
+                      </m:den>
+                    </m:f>
+                  </m:den>
+                </m:f>
+              </m:e>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=1-</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:sSubSup>
+                      <m:sSubSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubSupPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>σ</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>в</m:t>
+                        </m:r>
+                      </m:sub>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sup>
+                    </m:sSubSup>
+                  </m:num>
+                  <m:den>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>x</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                  </m:den>
+                </m:f>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="27784154" w14:textId="77777777" w:rsidR="005D5DCA" w:rsidRPr="005D5DCA" w:rsidRDefault="005D5DCA" w:rsidP="005D5DCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB55D00" w14:textId="01BC0E8D" w:rsidR="00B35D0D" w:rsidRDefault="00891FBB" w:rsidP="00B35D0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B35D0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.7 </w:t>
@@ -18353,60 +18833,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> распределения Пуассона</w:t>
       </w:r>
       <w:r w:rsidR="00F43C4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X∈</m:t>
         </m:r>
         <m:r>
-          <m:rPr>
-[...1 lines deleted...]
-          </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <m:t>Π</m:t>
+          <m:t>P</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>ϑ</m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
@@ -18472,418 +18949,540 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>если дана выборка случайной величины</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1435"/>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1441"/>
         <w:gridCol w:w="1428"/>
         <w:gridCol w:w="1428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A711A" w14:paraId="08C9D144" w14:textId="77777777" w:rsidTr="00213772">
+      <w:tr w:rsidR="009A711A" w14:paraId="08C9D144" w14:textId="77777777" w:rsidTr="006E746F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28789192" w14:textId="5B5700FC" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34755718" w14:textId="33CD9E23" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="149B1162" w14:textId="72386F57" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BF69207" w14:textId="7A145982" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="1428" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D4CDD93" w14:textId="79BAC8A2" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="1428" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68DD31BB" w14:textId="0DAFEB29" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A711A" w14:paraId="329E6933" w14:textId="77777777" w:rsidTr="00213772">
+      <w:tr w:rsidR="009A711A" w14:paraId="329E6933" w14:textId="77777777" w:rsidTr="006E746F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="416DDA9F" w14:textId="24B4DE71" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ni</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E68D317" w14:textId="00AFF639" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0676DE38" w14:textId="1829CD34" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1937BB0D" w14:textId="46C747A9" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="1428" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A0F97C0" w14:textId="661508B7" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="1428" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="133D52CE" w14:textId="4FFC4B04" w:rsidR="009A711A" w:rsidRPr="00213772" w:rsidRDefault="00213772" w:rsidP="00213772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8505"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="6B1CAB63" w14:textId="77777777" w:rsidR="006E746F" w:rsidRDefault="006E746F" w:rsidP="006E746F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C540063" w14:textId="08FAD800" w:rsidR="006E746F" w:rsidRPr="006E746F" w:rsidRDefault="006E746F" w:rsidP="006E746F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ, по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve">a) </m:t>
+        </m:r>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:acc>
+          <m:accPr>
+            <m:chr m:val="̅"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:accPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:e>
+        </m:acc>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> (сост, несм)</m:t>
+        </m:r>
+      </m:oMath>
+    </w:p>
     <w:p w14:paraId="1C2849A8" w14:textId="77777777" w:rsidR="009D5533" w:rsidRDefault="009D5533" w:rsidP="009D5533">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="692A2C91" w14:textId="57D54C42" w:rsidR="009D5533" w:rsidRDefault="00891FBB" w:rsidP="009D5533">
+    <w:p w14:paraId="692A2C91" w14:textId="57D54C42" w:rsidR="009D5533" w:rsidRPr="00831C7F" w:rsidRDefault="00891FBB" w:rsidP="009D5533">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009D5533">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.8 Найти оценку </w:t>
@@ -18961,51 +19560,239 @@
               <m:t>ϑ</m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t xml:space="preserve"> </m:t>
             </m:r>
           </m:e>
         </m:d>
       </m:oMath>
       <w:r w:rsidR="009D5533">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394DD022" w14:textId="7A3BE89D" w:rsidR="00461CD9" w:rsidRPr="009A711A" w:rsidRDefault="00891FBB" w:rsidP="00461CD9">
+    <w:p w14:paraId="2F85389C" w14:textId="5A35FA9E" w:rsidR="000C7C4B" w:rsidRPr="006E746F" w:rsidRDefault="000C7C4B" w:rsidP="000C7C4B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ответ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3AEE" w:rsidRPr="00CF3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по ММ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по ММ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">И, по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:num>
+          <m:den>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̅"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>x</m:t>
+                </m:r>
+              </m:e>
+            </m:acc>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> (сост, смещ)</m:t>
+        </m:r>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="1D53B64C" w14:textId="77777777" w:rsidR="000C7C4B" w:rsidRPr="000C7C4B" w:rsidRDefault="000C7C4B" w:rsidP="009D5533">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394DD022" w14:textId="7A3BE89D" w:rsidR="00461CD9" w:rsidRDefault="00891FBB" w:rsidP="00461CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00461CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -19086,50 +19873,198 @@
               <m:t>p</m:t>
             </m:r>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t xml:space="preserve"> </m:t>
             </m:r>
           </m:e>
         </m:d>
       </m:oMath>
       <w:r w:rsidR="00461CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4B2EF091" w14:textId="6448368D" w:rsidR="0064485B" w:rsidRPr="006E746F" w:rsidRDefault="0064485B" w:rsidP="0064485B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ, по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>p</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:num>
+          <m:den>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̅"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>x</m:t>
+                </m:r>
+              </m:e>
+            </m:acc>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> (сост, смещ)</m:t>
+        </m:r>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="02031450" w14:textId="77777777" w:rsidR="0064485B" w:rsidRPr="009A711A" w:rsidRDefault="0064485B" w:rsidP="00461CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="537C380E" w14:textId="2F7C7FE9" w:rsidR="00461CD9" w:rsidRDefault="00891FBB" w:rsidP="00461CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00461CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19272,51 +20207,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">при </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>m=1</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00467C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC89898" w14:textId="4C68AAFB" w:rsidR="00B35D0D" w:rsidRPr="00A00E5E" w:rsidRDefault="00461CD9" w:rsidP="00B35D0D">
+    <w:p w14:paraId="653C1ACB" w14:textId="72C2F699" w:rsidR="00A00E5E" w:rsidRPr="00952487" w:rsidRDefault="00461CD9" w:rsidP="00952487">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">параметров </w:t>
       </w:r>
       <m:oMath>
         <m:r>
@@ -19344,81 +20279,1038 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t xml:space="preserve"> </m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>ϑ</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653C1ACB" w14:textId="77777777" w:rsidR="00A00E5E" w:rsidRPr="00A00E5E" w:rsidRDefault="00A00E5E" w:rsidP="00A00E5E">
+    <w:p w14:paraId="58FFB541" w14:textId="77777777" w:rsidR="00DD438D" w:rsidRPr="0056698D" w:rsidRDefault="00952487" w:rsidP="00361171">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>a)</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>x</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:num>
+                  <m:den>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>x</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>-1</m:t>
+                    </m:r>
+                  </m:den>
+                </m:f>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост, смещ)</m:t>
+                </m:r>
+              </m:e>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:e>
+                    </m:acc>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:num>
+                  <m:den>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:e>
+                    </m:acc>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>-1</m:t>
+                    </m:r>
+                  </m:den>
+                </m:f>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> (сост, смещ)</m:t>
+                </m:r>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+      <w:r w:rsidR="00803789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD438D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>a)</m:t>
+        </m:r>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t xml:space="preserve"> </m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:num>
+          <m:den>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̅"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>lnx</m:t>
+                </m:r>
+              </m:e>
+            </m:acc>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidR="00DD438D" w:rsidRPr="00361171">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD438D" w:rsidRPr="00DD438D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CF2F76" w14:textId="2107D786" w:rsidR="00361171" w:rsidRPr="00DD438D" w:rsidRDefault="00952487" w:rsidP="00361171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>b)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidRPr="00831C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952487">
+        <w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="w16se">
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+            </mc:Fallback>
+          </mc:AlternateContent>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="w16se">
+            <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="1F60A"/>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:t>😊</w:t>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DD438D" w:rsidRPr="00DD438D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD438D" w:rsidRPr="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD438D" w:rsidRPr="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD438D" w:rsidRPr="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00361171">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>a)</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:begChr m:val="{"/>
+            <m:endChr m:val=""/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:eqArr>
+              <m:eqArrPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:eqArrPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>m</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:func>
+                  <m:funcPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:funcPr>
+                  <m:fName>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>max</m:t>
+                    </m:r>
+                  </m:fName>
+                  <m:e>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>X</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:e>
+                </m:func>
+              </m:e>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>V</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>*</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>1</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:num>
+                  <m:den>
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̅"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <m:t>ln</m:t>
+                        </m:r>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>x</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <m:t>l</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                      </m:e>
+                    </m:acc>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>-</m:t>
+                    </m:r>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>lnm</m:t>
+                    </m:r>
+                  </m:den>
+                </m:f>
+              </m:e>
+            </m:eqArr>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="270B9B73" w14:textId="77777777" w:rsidR="00952487" w:rsidRPr="00DD438D" w:rsidRDefault="00952487" w:rsidP="008D24F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75AE74C3" w14:textId="03A48DC9" w:rsidR="00A00E5E" w:rsidRDefault="00891FBB" w:rsidP="00A00E5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00A00E5E" w:rsidRPr="00A00E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.11 </w:t>
       </w:r>
       <w:r w:rsidR="00A00E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Найдите оценку параметра </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -20030,50 +21922,192 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="226472EC" w14:textId="77777777" w:rsidR="003F1540" w:rsidRDefault="003F1540" w:rsidP="003F1540">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B790C77" w14:textId="1044B73F" w:rsidR="00DA6811" w:rsidRPr="00831C7F" w:rsidRDefault="00DA6811" w:rsidP="00DA6811">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММП: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve">a) </m:t>
+        </m:r>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:acc>
+          <m:accPr>
+            <m:chr m:val="̅"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:accPr>
+          <m:e>
+            <m:sSup>
+              <m:sSupPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSupPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>x</m:t>
+                </m:r>
+              </m:e>
+              <m:sup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <m:t>4</m:t>
+                </m:r>
+              </m:sup>
+            </m:sSup>
+          </m:e>
+        </m:acc>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="5AE417FC" w14:textId="77777777" w:rsidR="00DA6811" w:rsidRPr="00DA6811" w:rsidRDefault="00DA6811" w:rsidP="003F1540">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B630D1E" w14:textId="61DDA505" w:rsidR="00165D19" w:rsidRDefault="00891FBB" w:rsidP="00165D19">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00165D19" w:rsidRPr="00A00E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -20103,51 +22137,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Найдите оценку параметра </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>ϑ&gt;0</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00165D19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, если плотность распределения имеет вид:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15551067" w14:textId="27F911BE" w:rsidR="00165D19" w:rsidRPr="00D334A0" w:rsidRDefault="00D334A0" w:rsidP="003F1540">
+    <w:p w14:paraId="06558A9B" w14:textId="2A6670D1" w:rsidR="0078544D" w:rsidRDefault="00D334A0" w:rsidP="003F1540">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <m:t>f</m:t>
           </m:r>
           <m:d>
             <m:dPr>
               <m:ctrlPr>
@@ -20277,50 +22311,259 @@
                           <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <m:t>ϑ-1</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <m:t>, при t∈[0;1]</m:t>
                   </m:r>
                 </m:e>
               </m:eqArr>
             </m:e>
           </m:d>
         </m:oMath>
       </m:oMathPara>
     </w:p>
+    <w:p w14:paraId="645FCD72" w14:textId="09580633" w:rsidR="0078544D" w:rsidRDefault="0078544D" w:rsidP="00076621">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ответ по ММ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078544D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">И: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̅"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>x</m:t>
+                </m:r>
+              </m:e>
+            </m:acc>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>1-</m:t>
+            </m:r>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̅"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <m:t>x</m:t>
+                </m:r>
+              </m:e>
+            </m:acc>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> </m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>сост, смещ</m:t>
+            </m:r>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="51C3F958" w14:textId="77777777" w:rsidR="00844A49" w:rsidRPr="00831C7F" w:rsidRDefault="00844A49" w:rsidP="00076621">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="56748ACB" w14:textId="0BD19C1B" w:rsidR="00D334A0" w:rsidRDefault="00891FBB" w:rsidP="00754839">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D334A0" w:rsidRPr="00A00E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -20389,50 +22632,234 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>-ϑ,ϑ</m:t>
             </m:r>
           </m:e>
         </m:d>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>.</m:t>
         </m:r>
       </m:oMath>
     </w:p>
+    <w:p w14:paraId="58256E5C" w14:textId="1A3F4C1F" w:rsidR="00076621" w:rsidRDefault="00076621" w:rsidP="00076621">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ по ММ: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:rad>
+          <m:radPr>
+            <m:degHide m:val="1"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:radPr>
+          <m:deg/>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+            <m:acc>
+              <m:accPr>
+                <m:chr m:val="̅"/>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:accPr>
+              <m:e>
+                <m:sSup>
+                  <m:sSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <m:t>x</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:e>
+            </m:acc>
+          </m:e>
+        </m:rad>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> </m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>сост, смещ</m:t>
+            </m:r>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="79995DA5" w14:textId="77777777" w:rsidR="00844A49" w:rsidRPr="00831C7F" w:rsidRDefault="00844A49" w:rsidP="00076621">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="244341A7" w14:textId="5BA7DA43" w:rsidR="00A46DEF" w:rsidRDefault="00891FBB" w:rsidP="00A46DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00A46DEF" w:rsidRPr="00A00E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -20459,51 +22886,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Найдите оценку параметра </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>ϑ</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00A46DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, если плотность распределения имеет вид:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433A6694" w14:textId="0B2DD8DA" w:rsidR="00A46DEF" w:rsidRPr="00D334A0" w:rsidRDefault="00A46DEF" w:rsidP="00A46DEF">
+    <w:p w14:paraId="433A6694" w14:textId="0B2DD8DA" w:rsidR="00A46DEF" w:rsidRPr="00076621" w:rsidRDefault="00A46DEF" w:rsidP="00A46DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <m:t>f</m:t>
           </m:r>
           <m:d>
             <m:dPr>
               <m:ctrlPr>
@@ -20685,51 +23112,284 @@
                               <w:szCs w:val="24"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <m:t>3</m:t>
                           </m:r>
                         </m:sup>
                       </m:sSup>
                     </m:den>
                   </m:f>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <m:t>, при t∈[0;ϑ]</m:t>
                   </m:r>
                 </m:e>
               </m:eqArr>
             </m:e>
           </m:d>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="41BBE2F8" w14:textId="64BBA90F" w:rsidR="00D334A0" w:rsidRDefault="00891FBB" w:rsidP="003B51DA">
+    <w:p w14:paraId="056E2093" w14:textId="4EAE1E34" w:rsidR="005B40A8" w:rsidRPr="00076621" w:rsidRDefault="00076621" w:rsidP="00803789">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ответ по ММ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076621">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">И: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>V</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>*</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:acc>
+          <m:accPr>
+            <m:chr m:val="̅"/>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:accPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:e>
+        </m:acc>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> </m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>сост, несм</m:t>
+            </m:r>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="0F624EB7" w14:textId="77777777" w:rsidR="005B40A8" w:rsidRPr="00076621" w:rsidRDefault="005B40A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076621">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457A75C4" w14:textId="41743D37" w:rsidR="008670C5" w:rsidRPr="008670C5" w:rsidRDefault="008670C5" w:rsidP="008670C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Интервальные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008670C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> методы оценивания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BBE2F8" w14:textId="6CE45A1F" w:rsidR="00D334A0" w:rsidRDefault="00891FBB" w:rsidP="003B51DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003B51DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -21576,51 +24236,51 @@
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t xml:space="preserve">а) γ=0,95;б) </m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>γ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t xml:space="preserve">=0,9. </m:t>
         </m:r>
       </m:oMath>
     </w:p>
-    <w:p w14:paraId="3EB84B45" w14:textId="76AAEC44" w:rsidR="004E5A1D" w:rsidRPr="002515BC" w:rsidRDefault="00891FBB" w:rsidP="004E5A1D">
+    <w:p w14:paraId="3EB84B45" w14:textId="543EA882" w:rsidR="004E5A1D" w:rsidRPr="002515BC" w:rsidRDefault="00891FBB" w:rsidP="004E5A1D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="004E5A1D" w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -21915,60 +24575,68 @@
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>γ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=0,9.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сравнить результаты с ответом задачи </w:t>
       </w:r>
+      <w:r w:rsidR="005B40A8" w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="002515BC" w:rsidRPr="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.18.</w:t>
+        <w:t>.18.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4076B412" w14:textId="54BB0B90" w:rsidR="009E1A29" w:rsidRPr="002515BC" w:rsidRDefault="00891FBB" w:rsidP="009E1A29">
+    <w:p w14:paraId="3263EE43" w14:textId="02D36251" w:rsidR="004E5A1D" w:rsidRPr="00831C7F" w:rsidRDefault="00891FBB" w:rsidP="003B51DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009E1A29" w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22263,96 +24931,88 @@
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>γ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=0,9.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="009E1A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сравнить результаты с ответом задачи </w:t>
       </w:r>
+      <w:r w:rsidR="005B40A8" w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="009E1A29" w:rsidRPr="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.18.</w:t>
+        <w:t>.18.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3263EE43" w14:textId="77777777" w:rsidR="004E5A1D" w:rsidRPr="00C8302A" w:rsidRDefault="004E5A1D" w:rsidP="003B51DA">
+    <w:p w14:paraId="72F3796F" w14:textId="06B3D690" w:rsidR="00C81808" w:rsidRPr="002515BC" w:rsidRDefault="00891FBB" w:rsidP="00C81808">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:i/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C81808" w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C81808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="00C81808" w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -22675,60 +25335,68 @@
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>γ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=0,9.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00C81808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сравнить результаты с ответом задачи </w:t>
       </w:r>
+      <w:r w:rsidR="005B40A8" w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="00C81808" w:rsidRPr="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.18.</w:t>
+        <w:t>.18.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E3A12D" w14:textId="5C79907A" w:rsidR="00125A36" w:rsidRPr="002515BC" w:rsidRDefault="00891FBB" w:rsidP="00125A36">
+    <w:p w14:paraId="18E3A12D" w14:textId="2D127F54" w:rsidR="00125A36" w:rsidRPr="002515BC" w:rsidRDefault="00891FBB" w:rsidP="00125A36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00125A36" w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -23062,76 +25730,84 @@
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>γ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=0,9.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00125A36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сравнить результаты с ответом задачи </w:t>
       </w:r>
+      <w:r w:rsidR="005B40A8" w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="00125A36" w:rsidRPr="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00125A36" w:rsidRPr="00125A36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="00125A36" w:rsidRPr="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A874433" w14:textId="5FB49A9E" w:rsidR="00125A36" w:rsidRPr="002515BC" w:rsidRDefault="00891FBB" w:rsidP="00125A36">
+    <w:p w14:paraId="7A874433" w14:textId="1F03BC6E" w:rsidR="00125A36" w:rsidRPr="002515BC" w:rsidRDefault="00891FBB" w:rsidP="00125A36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00125A36" w:rsidRPr="00C8302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -23465,57 +26141,65 @@
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>γ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=0,9.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00125A36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сравнить результаты с ответом задачи </w:t>
       </w:r>
+      <w:r w:rsidR="005B40A8" w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="00125A36" w:rsidRPr="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00125A36" w:rsidRPr="00125A36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="00125A36" w:rsidRPr="002515BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2990E6A0" w14:textId="4428E7BA" w:rsidR="003B51DA" w:rsidRDefault="00891FBB" w:rsidP="003B51DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -23774,77 +26458,1065 @@
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>γ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=0,9.</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00B44C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740E8331" w14:textId="1661C6A9" w:rsidR="00625D0C" w:rsidRDefault="00891FBB" w:rsidP="003B51DA">
+    <w:p w14:paraId="15CD2DB9" w14:textId="7D6A1C1B" w:rsidR="0056698D" w:rsidRDefault="00891FBB" w:rsidP="003B51DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00625D0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.25 По выборке </w:t>
+        <w:t xml:space="preserve">.25 </w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По выборке объема </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>n=2</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>6</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="0056698D" w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из нормально распределенной генеральной совокупности </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>X</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="0056698D" w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с известным математическим ожиданием и</w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выборочной дисперсией </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSubSup>
+          <m:sSubSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>в</m:t>
+            </m:r>
+          </m:sub>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSubSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>S</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=25</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> построить доверительный интервал для неизвестной дисперсии</w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D" w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">если требуемая надежность оценки: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve">а) γ=0,95;б) </m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <m:t>γ</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=0,9.</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сравнить результаты с ответом задачи </w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D" w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D" w:rsidRPr="002515BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D" w:rsidRPr="00125A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0056698D" w:rsidRPr="002515BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F568415" w14:textId="26F3BF3F" w:rsidR="00B97A2A" w:rsidRDefault="00B97A2A" w:rsidP="003B51DA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По выборке объема </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>n=</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>17</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из нормально распределенной генеральной совокупности </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>X</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выборочной дисперсией </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSubSup>
+          <m:sSubSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>в</m:t>
+            </m:r>
+          </m:sub>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSubSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>S</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>25</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> построить доверительный интервал для неизвестной дисперсии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">если требуемая надежность оценки: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve">а) γ=0,95;б) </m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <m:t>γ</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=0,9.</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сравнить результаты с ответом задачи </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002515BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002515BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682F3EDE" w14:textId="33A1D440" w:rsidR="00F54C9B" w:rsidRPr="00F54C9B" w:rsidRDefault="00F54C9B" w:rsidP="003B51DA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По выборке объема </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>n=16</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из нормально распределенной генеральной совокупности </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>X</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с известным математическим ожиданием и выборочной дисперсией </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSubSup>
+          <m:sSubSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>в</m:t>
+            </m:r>
+          </m:sub>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSubSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <m:t>S</m:t>
+            </m:r>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=25</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> построить доверительный интервал для неизвестной дисперсии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">если требуемая надежность оценки: </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t xml:space="preserve">а) γ=0,95;б) </m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <m:t>γ</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <m:t>=0,9.</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сравнить результаты с ответ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> задач </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B40A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002515BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 2.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002515BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740E8331" w14:textId="04159B13" w:rsidR="00625D0C" w:rsidRDefault="00B97A2A" w:rsidP="003B51DA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00625D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По выборке </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X∈</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>Π</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
@@ -24006,79 +27678,95 @@
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sup>
             </m:sSup>
           </m:e>
         </m:acc>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=5</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00625D0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422E57BF" w14:textId="1B4D443C" w:rsidR="00155269" w:rsidRPr="00625D0C" w:rsidRDefault="00891FBB" w:rsidP="00155269">
+    <w:p w14:paraId="422E57BF" w14:textId="7F657285" w:rsidR="00155269" w:rsidRPr="00625D0C" w:rsidRDefault="00891FBB" w:rsidP="00155269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00155269">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.26 По выборке из показательного распределения </w:t>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00155269">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По выборке из показательного распределения </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X∈</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <m:t>E</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
@@ -24155,79 +27843,95 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>x</m:t>
             </m:r>
           </m:e>
         </m:acc>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=4, n=64, γ=0.98</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00155269" w:rsidRPr="00625D0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1705E9DC" w14:textId="63282890" w:rsidR="00796901" w:rsidRPr="00625D0C" w:rsidRDefault="00891FBB" w:rsidP="00796901">
+    <w:p w14:paraId="1705E9DC" w14:textId="15BD2827" w:rsidR="00796901" w:rsidRPr="00625D0C" w:rsidRDefault="00891FBB" w:rsidP="00796901">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00796901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.27 По выборке из </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00796901">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По выборке из </w:t>
       </w:r>
       <w:r w:rsidR="008E5184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">равномерного </w:t>
       </w:r>
       <w:r w:rsidR="00796901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">распределения </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>X∈</m:t>
@@ -32644,63 +36348,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00634BD4" w:rsidRPr="00BD75D7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BE03272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DEED7FE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -33384,279 +37116,439 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E195551"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE962524"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1032806063">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="775515648">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="388918047">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1601834880">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1986471044">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="275911900">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1396317853">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="731543082">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1190802039">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="10" w16cid:durableId="1250118807">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD6E6A"/>
     <w:rsid w:val="00005601"/>
     <w:rsid w:val="00024550"/>
     <w:rsid w:val="00034236"/>
     <w:rsid w:val="00037992"/>
     <w:rsid w:val="000428FD"/>
     <w:rsid w:val="0007509C"/>
+    <w:rsid w:val="00076621"/>
     <w:rsid w:val="000826F7"/>
     <w:rsid w:val="0008409D"/>
     <w:rsid w:val="00092097"/>
     <w:rsid w:val="000A08A6"/>
     <w:rsid w:val="000B49B5"/>
+    <w:rsid w:val="000C7C4B"/>
     <w:rsid w:val="000D5066"/>
     <w:rsid w:val="000F6C52"/>
     <w:rsid w:val="00125A36"/>
+    <w:rsid w:val="00152748"/>
     <w:rsid w:val="00155269"/>
     <w:rsid w:val="001629AF"/>
     <w:rsid w:val="00165D19"/>
     <w:rsid w:val="001674AB"/>
+    <w:rsid w:val="001776E5"/>
     <w:rsid w:val="001E04CD"/>
     <w:rsid w:val="001E5570"/>
     <w:rsid w:val="002051EF"/>
+    <w:rsid w:val="002127C0"/>
     <w:rsid w:val="00213772"/>
     <w:rsid w:val="00235778"/>
     <w:rsid w:val="00236FA8"/>
     <w:rsid w:val="002515BC"/>
     <w:rsid w:val="00265760"/>
     <w:rsid w:val="002825B1"/>
+    <w:rsid w:val="002853B1"/>
     <w:rsid w:val="002A698B"/>
     <w:rsid w:val="002B60A1"/>
     <w:rsid w:val="002D1D5E"/>
     <w:rsid w:val="002D71F0"/>
     <w:rsid w:val="002F43AD"/>
     <w:rsid w:val="00333E25"/>
     <w:rsid w:val="0033653F"/>
     <w:rsid w:val="003407AF"/>
     <w:rsid w:val="00346573"/>
     <w:rsid w:val="00350A01"/>
     <w:rsid w:val="0035251D"/>
+    <w:rsid w:val="003538C6"/>
+    <w:rsid w:val="00361171"/>
     <w:rsid w:val="003B51DA"/>
     <w:rsid w:val="003B59E8"/>
     <w:rsid w:val="003E30F1"/>
     <w:rsid w:val="003F1540"/>
+    <w:rsid w:val="003F51A5"/>
     <w:rsid w:val="00401053"/>
     <w:rsid w:val="00412B4D"/>
     <w:rsid w:val="00423D98"/>
     <w:rsid w:val="0045517D"/>
     <w:rsid w:val="004561B1"/>
     <w:rsid w:val="00461CD9"/>
     <w:rsid w:val="00466ED6"/>
     <w:rsid w:val="00467C64"/>
     <w:rsid w:val="00475121"/>
     <w:rsid w:val="004E0C98"/>
     <w:rsid w:val="004E5A1D"/>
     <w:rsid w:val="005139D8"/>
     <w:rsid w:val="00541A36"/>
+    <w:rsid w:val="0056698D"/>
+    <w:rsid w:val="005819B9"/>
     <w:rsid w:val="005A46FF"/>
+    <w:rsid w:val="005B40A8"/>
     <w:rsid w:val="005C0C58"/>
     <w:rsid w:val="005C2BBF"/>
+    <w:rsid w:val="005D5DCA"/>
     <w:rsid w:val="005F1C59"/>
     <w:rsid w:val="005F1ED2"/>
     <w:rsid w:val="005F61C6"/>
     <w:rsid w:val="00607808"/>
     <w:rsid w:val="00621D83"/>
     <w:rsid w:val="00625D0C"/>
     <w:rsid w:val="00634BD4"/>
+    <w:rsid w:val="0064485B"/>
+    <w:rsid w:val="00655743"/>
+    <w:rsid w:val="0066026D"/>
     <w:rsid w:val="00671247"/>
     <w:rsid w:val="0069040F"/>
+    <w:rsid w:val="006B728E"/>
     <w:rsid w:val="006C6A5C"/>
+    <w:rsid w:val="006D11BD"/>
+    <w:rsid w:val="006D6F51"/>
+    <w:rsid w:val="006E746F"/>
+    <w:rsid w:val="007309D4"/>
+    <w:rsid w:val="007343F2"/>
     <w:rsid w:val="007359DC"/>
     <w:rsid w:val="00754839"/>
     <w:rsid w:val="007654F0"/>
     <w:rsid w:val="00766F51"/>
+    <w:rsid w:val="0078544D"/>
+    <w:rsid w:val="007856F8"/>
     <w:rsid w:val="00785DC5"/>
     <w:rsid w:val="00796901"/>
     <w:rsid w:val="007A24D2"/>
     <w:rsid w:val="007A71FD"/>
     <w:rsid w:val="007E3891"/>
     <w:rsid w:val="007F794D"/>
+    <w:rsid w:val="00803789"/>
     <w:rsid w:val="00823E44"/>
+    <w:rsid w:val="00831C7F"/>
+    <w:rsid w:val="00844A49"/>
     <w:rsid w:val="008574A3"/>
+    <w:rsid w:val="008670C5"/>
+    <w:rsid w:val="00882C2E"/>
     <w:rsid w:val="00891FBB"/>
     <w:rsid w:val="008A1917"/>
     <w:rsid w:val="008C2EC1"/>
     <w:rsid w:val="008C4123"/>
     <w:rsid w:val="008D20CD"/>
+    <w:rsid w:val="008D24F6"/>
     <w:rsid w:val="008D4E30"/>
     <w:rsid w:val="008E4328"/>
     <w:rsid w:val="008E5184"/>
     <w:rsid w:val="008F5E70"/>
     <w:rsid w:val="00915F16"/>
     <w:rsid w:val="009227F3"/>
     <w:rsid w:val="009326DD"/>
+    <w:rsid w:val="009447CB"/>
+    <w:rsid w:val="00952487"/>
     <w:rsid w:val="00961DBA"/>
     <w:rsid w:val="009657FD"/>
     <w:rsid w:val="00967649"/>
     <w:rsid w:val="00967FCE"/>
     <w:rsid w:val="00972A01"/>
     <w:rsid w:val="00973C05"/>
+    <w:rsid w:val="009A6294"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009A72C7"/>
     <w:rsid w:val="009B00B0"/>
     <w:rsid w:val="009C0CD9"/>
     <w:rsid w:val="009D3A7A"/>
     <w:rsid w:val="009D5533"/>
     <w:rsid w:val="009E1A29"/>
     <w:rsid w:val="009E2674"/>
     <w:rsid w:val="009F1A05"/>
     <w:rsid w:val="00A00E5E"/>
     <w:rsid w:val="00A12ADA"/>
     <w:rsid w:val="00A1541A"/>
     <w:rsid w:val="00A40CEB"/>
     <w:rsid w:val="00A43101"/>
     <w:rsid w:val="00A46DEF"/>
     <w:rsid w:val="00A72DC2"/>
     <w:rsid w:val="00A7470D"/>
+    <w:rsid w:val="00A74AD6"/>
     <w:rsid w:val="00A76070"/>
     <w:rsid w:val="00A87B90"/>
     <w:rsid w:val="00A91D13"/>
     <w:rsid w:val="00A92A8C"/>
     <w:rsid w:val="00A97309"/>
     <w:rsid w:val="00A97596"/>
     <w:rsid w:val="00AA7A5A"/>
     <w:rsid w:val="00AE7FA2"/>
     <w:rsid w:val="00AF40E5"/>
     <w:rsid w:val="00B0067B"/>
+    <w:rsid w:val="00B31C89"/>
     <w:rsid w:val="00B35D0D"/>
     <w:rsid w:val="00B363F8"/>
     <w:rsid w:val="00B401CC"/>
     <w:rsid w:val="00B44C68"/>
     <w:rsid w:val="00B512A9"/>
     <w:rsid w:val="00B7708E"/>
     <w:rsid w:val="00B91772"/>
+    <w:rsid w:val="00B97A2A"/>
     <w:rsid w:val="00BA528D"/>
     <w:rsid w:val="00BA54D7"/>
     <w:rsid w:val="00BD6E6A"/>
     <w:rsid w:val="00BD75D7"/>
     <w:rsid w:val="00C213A1"/>
     <w:rsid w:val="00C26272"/>
     <w:rsid w:val="00C57A1D"/>
     <w:rsid w:val="00C81808"/>
     <w:rsid w:val="00C8302A"/>
     <w:rsid w:val="00C858E3"/>
     <w:rsid w:val="00C91868"/>
     <w:rsid w:val="00C92B6C"/>
     <w:rsid w:val="00C938E0"/>
     <w:rsid w:val="00C9574E"/>
     <w:rsid w:val="00CA44AD"/>
     <w:rsid w:val="00CD3B39"/>
     <w:rsid w:val="00CE02F8"/>
+    <w:rsid w:val="00CF3AEE"/>
     <w:rsid w:val="00D13CEF"/>
     <w:rsid w:val="00D20B8E"/>
     <w:rsid w:val="00D33452"/>
     <w:rsid w:val="00D334A0"/>
     <w:rsid w:val="00D3379E"/>
     <w:rsid w:val="00D44F6D"/>
     <w:rsid w:val="00D479BB"/>
     <w:rsid w:val="00D568C5"/>
     <w:rsid w:val="00D74261"/>
     <w:rsid w:val="00D94EDF"/>
+    <w:rsid w:val="00DA6811"/>
     <w:rsid w:val="00DB6711"/>
+    <w:rsid w:val="00DD438D"/>
     <w:rsid w:val="00DE174A"/>
     <w:rsid w:val="00E0688E"/>
     <w:rsid w:val="00E1048C"/>
     <w:rsid w:val="00E174E9"/>
     <w:rsid w:val="00E2617D"/>
     <w:rsid w:val="00E441B5"/>
     <w:rsid w:val="00E6244F"/>
     <w:rsid w:val="00E713E0"/>
     <w:rsid w:val="00E86D5C"/>
     <w:rsid w:val="00EA638C"/>
+    <w:rsid w:val="00EB0438"/>
     <w:rsid w:val="00EE452A"/>
     <w:rsid w:val="00EF5DE7"/>
     <w:rsid w:val="00F06D97"/>
     <w:rsid w:val="00F23672"/>
     <w:rsid w:val="00F43C4E"/>
     <w:rsid w:val="00F51B5E"/>
+    <w:rsid w:val="00F54C9B"/>
     <w:rsid w:val="00F62A3A"/>
     <w:rsid w:val="00F654C7"/>
+    <w:rsid w:val="00F6766C"/>
     <w:rsid w:val="00F70D94"/>
     <w:rsid w:val="00FB01BF"/>
     <w:rsid w:val="00FE0B24"/>
     <w:rsid w:val="00FE1BA4"/>
+    <w:rsid w:val="00FE3799"/>
     <w:rsid w:val="00FE6AC6"/>
+    <w:rsid w:val="00FF5F57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5505E742"/>
@@ -34043,51 +37935,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005139D8"/>
+    <w:rsid w:val="0056698D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:qFormat/>
     <w:rsid w:val="002F43AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
@@ -34550,71 +38442,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB514EF9-2077-4F4F-B3BD-3EEA5AF81F8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>13980</Characters>
+  <Pages>10</Pages>
+  <Words>2827</Words>
+  <Characters>16117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>134</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16400</CharactersWithSpaces>
+  <CharactersWithSpaces>18907</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>irina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>